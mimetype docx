--- v0 (2026-07-31)
+++ v1 (2026-10-30)
@@ -27,144 +27,144 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="16018" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B41CE8" w:rsidRPr="00B11EC0" w:rsidTr="00021C3A">
+      <w:tr w:rsidR="00B41CE8" w:rsidRPr="00B11EC0" w14:paraId="5CA704E6" w14:textId="77777777" w:rsidTr="00021C3A">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41CE8" w:rsidRPr="005A02C9" w:rsidRDefault="00B41CE8" w:rsidP="00B41CE8">
+          <w:p w14:paraId="062C9B75" w14:textId="77777777" w:rsidR="00B41CE8" w:rsidRPr="005A02C9" w:rsidRDefault="00B41CE8" w:rsidP="00B41CE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Ministère : EDUCATION NATIONALE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41CE8" w:rsidRPr="005B7078" w:rsidRDefault="00B41CE8" w:rsidP="005B7078">
+          <w:p w14:paraId="78547F5D" w14:textId="77777777" w:rsidR="00B41CE8" w:rsidRPr="005B7078" w:rsidRDefault="00B41CE8" w:rsidP="005B7078">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B7078">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nature de l’abonnement souscrit auprès du transporteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w14:paraId="6F8EAAED" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="1527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="00B41CE8">
+          <w:p w14:paraId="0E73DDF9" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="00B41CE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Demande de prise en charge partielle des titres d’abonnement correspondant aux déplacements effectués entre la résidence habituelle et le lieu de travail</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="00B41CE8">
+          <w:p w14:paraId="0E175AF3" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="00B41CE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Décret</w:t>
             </w:r>
             <w:r w:rsidR="00ED64E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 2008-1210 du 20 novembre 2008 -</w:t>
             </w:r>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Décret 20</w:t>
@@ -173,96 +173,96 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>10-676 du 21 juin 2010 modifié -</w:t>
             </w:r>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Décret n° 2023-812 du 21 août 2023 modifiant le taux de prise en charge partielle du prix des titres d'abonnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="0" w:name="_GoBack"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="00E71F6A">
+          <w:p w14:paraId="3108C650" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="00E71F6A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="463"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="18"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="CaseACocher1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5017">
+            <w:r w:rsidR="00957695">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5017">
+            <w:r w:rsidR="00957695">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Carte ou abonnement </w:t>
@@ -275,51 +275,51 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>annuel</w:t>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1) : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -366,96 +366,96 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
+          <w:p w14:paraId="38ACC115" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="453"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="18"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5017">
+            <w:r w:rsidR="00957695">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5017">
+            <w:r w:rsidR="00957695">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Carte ou abonnement </w:t>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
@@ -474,51 +474,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1) :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -565,96 +565,96 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
+          <w:p w14:paraId="56780A2F" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="453"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="18"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5017">
+            <w:r w:rsidR="00957695">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5017">
+            <w:r w:rsidR="00957695">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Carte ou abonnement </w:t>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
@@ -665,51 +665,51 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">hebdomadaire </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(1) : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -756,95 +756,95 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
+          <w:p w14:paraId="562B98D2" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="453"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="18"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5017">
+            <w:r w:rsidR="00957695">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5017">
+            <w:r w:rsidR="00957695">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Carte ou abonn</w:t>
             </w:r>
             <w:r>
@@ -854,51 +854,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ement à renouvellement tacite - </w:t>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">préciser la durée initiale renouvelable : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -945,95 +945,95 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
+          <w:p w14:paraId="619291C5" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="453"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="18"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5017">
+            <w:r w:rsidR="00957695">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5017">
+            <w:r w:rsidR="00957695">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Abonnement à un service public de location de vélos</w:t>
             </w:r>
             <w:r>
@@ -1051,51 +1051,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(ne concerne pas le FMD) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00A05D54" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00A05D54" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00A05D54" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00A05D54" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1150,147 +1150,127 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A05D54" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00A05D54">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
+          <w:p w14:paraId="4EEF1878" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="453"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
+          <w:p w14:paraId="458A8EA2" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0055228D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="453"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(1) préciser le moyen de transport utilisé : SNCF, bus, autocar, </w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>(1) préciser le moyen de transport utilisé : SNCF, bus, autocar, métro…..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w14:paraId="5CC9C518" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="00B121C2" w:rsidP="00B121C2">
+          <w:p w14:paraId="4F402A47" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="00B121C2" w:rsidP="00B121C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1307,152 +1287,152 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F7758D" w:rsidRPr="005845DD">
+            <w:r w:rsidR="00524100" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRDefault="0042204C" w:rsidP="0042204C">
+          <w:p w14:paraId="6BA2BA16" w14:textId="77777777" w:rsidR="0042204C" w:rsidRDefault="0042204C" w:rsidP="0042204C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="463"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w14:paraId="060EAEA7" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="00197368">
+          <w:p w14:paraId="439B0129" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="00197368">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Prénom : </w:t>
             </w:r>
             <w:r w:rsidR="00197368" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00197368" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00197368" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00197368" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1527,51 +1507,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00197368">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="00B961D1">
+          <w:p w14:paraId="2C885AC3" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="00B961D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date de début de l’abonnement :</w:t>
             </w:r>
             <w:r w:rsidR="00B934DF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
@@ -1590,87 +1570,87 @@
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="fr-FR"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B961D1">
                   <w:t xml:space="preserve">                                                  </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w14:paraId="77E4E775" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
+          <w:p w14:paraId="7C4EFEE7" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Affectation : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1717,82 +1697,82 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="00B934DF">
+          <w:p w14:paraId="7D95D3A2" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="00B934DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Coût de l’abonnement souscrit : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1831,90 +1811,90 @@
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00A05D54" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> €</w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w14:paraId="313889CB" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00365BD0" w:rsidRDefault="0042204C" w:rsidP="00A05D54">
+          <w:p w14:paraId="23906C37" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00365BD0" w:rsidRDefault="0042204C" w:rsidP="00A05D54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro de Sécurité sociale : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1931,82 +1911,82 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">                                             </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="00A05D54">
+          <w:p w14:paraId="7694456E" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="00A05D54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Coût de l’offre la plus économique proposée par le transporteur de cet abonnement : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2042,89 +2022,89 @@
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="00A05D54" w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w14:paraId="16DE38DE" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
+          <w:p w14:paraId="610AFBE6" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Grade :</w:t>
             </w:r>
             <w:r w:rsidRPr="005A02C9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2181,76 +2161,76 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
+          <w:p w14:paraId="7D6E8782" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Discipline : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2307,206 +2287,206 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0042204C">
+          <w:p w14:paraId="14518815" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0042204C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>⚠</w:t>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Segoe UI Symbol" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00695914">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aucun remboursement pour les billets à l'unité ou pour les billets « journaliers » aller et retour domicile-travail (non nominatifs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidTr="00B06CB2">
+      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w14:paraId="6DD822D2" w14:textId="77777777" w:rsidTr="00B06CB2">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
+          <w:p w14:paraId="663848B4" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Domicile habituel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0042204C">
+          <w:p w14:paraId="184A1A1A" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0042204C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Je déclare que</w:t>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w14:paraId="708CA2C3" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
+          <w:p w14:paraId="17BCC827" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro et rue : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -2563,124 +2543,124 @@
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0042204C">
+          <w:p w14:paraId="40574F5E" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00852711" w:rsidRDefault="0042204C" w:rsidP="0042204C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="361" w:hanging="141"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B11EC0">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00852711">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Je ne perçois pas d'indemnités représentatives de frais pour mes déplacements entre ma résidence habituelle et mon lieu de travail ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="0042204C" w:rsidRPr="00B11EC0" w14:paraId="10E701CF" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
+          <w:p w14:paraId="5E4CF5F8" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="005A02C9" w:rsidRDefault="0042204C" w:rsidP="0042204C">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Code postal :  </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -2728,127 +2708,127 @@
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0042204C" w:rsidRPr="00B11EC0" w:rsidRDefault="0042204C" w:rsidP="0042204C">
+          <w:p w14:paraId="498510EC" w14:textId="77777777" w:rsidR="0042204C" w:rsidRPr="00852711" w:rsidRDefault="0042204C" w:rsidP="0042204C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="361" w:hanging="141"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B11EC0">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00852711">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Je ne bénéficie pas d’un logement de fonction ne me faisant supporter aucun frais de transport pour me rendre à mon lieu de travail ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="667CDB4B" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="093D0E09" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Commune : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
@@ -2936,80 +2916,80 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="06502CB7" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Bureau distributeur :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005845DD">
@@ -3045,194 +3025,196 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00552D5D" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="4CD019DC" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00852711" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="361" w:hanging="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B65ADF">
+            <w:r w:rsidRPr="00852711">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Je ne bénéficie pas d’un véhicule de fonction ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="49032663" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="006A23A3">
+          <w:p w14:paraId="5EF5CC4C" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="006A23A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Lieu de travail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="0042204C">
+          <w:p w14:paraId="16AB69B6" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00852711" w:rsidRDefault="002F4935" w:rsidP="0042204C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="361" w:hanging="141"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B11EC0">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00852711">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Je ne bénéficie pas d’un transport collectif gratuit entre mon domicile et mon lieu de travail ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="616C29A8" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="18E47172" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro et rue : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
@@ -3315,115 +3297,115 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="0EE0CEDA" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00852711" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="361" w:hanging="141"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B11EC0">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00852711">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Je ne suis pas transporté gratuitement par mon employeur ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="5B629527" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="0D86EF2C" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Code postal : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005845DD">
@@ -3456,115 +3438,115 @@
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="0C9215FF" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00852711" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="361" w:hanging="141"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B11EC0">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00852711">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Je ne bénéficie pas pour le même trajet d’une prise en charge au titre des frais de déplacement temporaires ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="041427C5" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="7000D7E0" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Commune : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005845DD">
@@ -3606,74 +3588,74 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="6B669CFD" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Bureau distributeur : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005845DD">
@@ -3706,180 +3688,184 @@
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="0042204C" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="5AA19669" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00852711" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="361" w:hanging="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B65ADF">
+            <w:r w:rsidRPr="00852711">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Je ne bénéficie pas des dispositions du décret n°83-588 du 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B65ADF">
+            <w:r w:rsidRPr="00852711">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B65ADF">
+            <w:r w:rsidRPr="00852711">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> janvier 1983 et ne suis pas atteint d’un handicap dont l’importance empêche l’utilisation des transports en commun.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00B06CB2">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="4995350D" w14:textId="77777777" w:rsidTr="00B06CB2">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="14465A14" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Arrêt, station ou gare desservant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="69FA7CDE" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="0157E4C9" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="009A6A74">
+          <w:p w14:paraId="7C211CD8" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="009A6A74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Votre domicile : </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005845DD">
@@ -3921,110 +3907,110 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="1D5C849B" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Je certifie sur l’honneur l’exactitude des renseignements fournis dans la présente demande et je m’engage à signaler immédiatement toute modification qui pourrait intervenir concernant ma résidence habituelle, mon lieu de travail ou les moyens de transport utilisés.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="0DE14024" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="009A6A74">
+          <w:p w14:paraId="23F0A885" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="009A6A74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Votre lieu de travail :</w:t>
             </w:r>
             <w:r w:rsidRPr="009A6A74">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005845DD">
@@ -4065,157 +4051,157 @@
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="627DC451" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="6CA54D3B" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="009A6A74">
+          <w:p w14:paraId="156665AB" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="009A6A74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Moyens de transport utilisés (nature et identité du transporteur)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="14571AA1" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="1292D4F7" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005845DD" w:rsidRDefault="002F4935" w:rsidP="00067831">
+          <w:p w14:paraId="1C90B9DC" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005845DD" w:rsidRDefault="002F4935" w:rsidP="00067831">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="323" w:hanging="323"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005845DD">
@@ -4249,106 +4235,96 @@
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="005845DD">
+          <w:p w14:paraId="7736F646" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="005845DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fait </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">à </w:t>
+              <w:t xml:space="preserve">Fait à </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005A02C9">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -4435,89 +4411,89 @@
               <w:t xml:space="preserve">, le </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1096986126"/>
                 <w:placeholder>
                   <w:docPart w:val="519AEB2754984FD89199D6786E16FF1A"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="fr-FR"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005845DD">
                   <w:t xml:space="preserve">                                        </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w14:paraId="442D0780" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A6A74" w:rsidRPr="005845DD" w:rsidRDefault="009A6A74" w:rsidP="009A6A74">
+          <w:p w14:paraId="2600D32F" w14:textId="77777777" w:rsidR="009A6A74" w:rsidRPr="005845DD" w:rsidRDefault="009A6A74" w:rsidP="009A6A74">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="323" w:hanging="323"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005845DD">
@@ -4551,108 +4527,108 @@
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w:rsidRDefault="009A6A74" w:rsidP="002F4935">
+          <w:p w14:paraId="08B2888C" w14:textId="77777777" w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w:rsidRDefault="009A6A74" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature de l’agent : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w14:paraId="485DD322" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A6A74" w:rsidRPr="005845DD" w:rsidRDefault="009A6A74" w:rsidP="009A6A74">
+          <w:p w14:paraId="0E858C86" w14:textId="77777777" w:rsidR="009A6A74" w:rsidRPr="005845DD" w:rsidRDefault="009A6A74" w:rsidP="009A6A74">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="323" w:hanging="323"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005845DD">
@@ -4686,100 +4662,100 @@
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w:rsidRDefault="009A6A74" w:rsidP="002F4935">
+          <w:p w14:paraId="346CAE0C" w14:textId="77777777" w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w:rsidRDefault="009A6A74" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00A05D54">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="3E67CDB0" w14:textId="77777777" w:rsidTr="00A05D54">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005845DD" w:rsidRDefault="002F4935" w:rsidP="009A6A74">
+          <w:p w14:paraId="527991D9" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005845DD" w:rsidRDefault="002F4935" w:rsidP="009A6A74">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="323" w:hanging="323"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005845DD">
@@ -4813,238 +4789,238 @@
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005845DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="1CDD0B26" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Service gestionnaire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="6701780F" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Signature et cachet du service gestionnaire</w:t>
             </w:r>
             <w:r w:rsidRPr="00B11EC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidTr="00A516CC">
+      <w:tr w:rsidR="002F4935" w:rsidRPr="00B11EC0" w14:paraId="0AAE3EE6" w14:textId="77777777" w:rsidTr="00A516CC">
         <w:trPr>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="009A6A74">
+          <w:p w14:paraId="2F4AA48B" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="005A02C9" w:rsidRDefault="002F4935" w:rsidP="009A6A74">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="323"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
+          <w:p w14:paraId="5D972689" w14:textId="77777777" w:rsidR="002F4935" w:rsidRPr="00B11EC0" w:rsidRDefault="002F4935" w:rsidP="002F4935">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="361" w:hanging="141"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w:rsidTr="00B42589">
+      <w:tr w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w14:paraId="4F29F303" w14:textId="77777777" w:rsidTr="00B42589">
         <w:trPr>
           <w:trHeight w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A6A74" w:rsidRPr="005A02C9" w:rsidRDefault="009A6A74" w:rsidP="009A6A74">
+          <w:p w14:paraId="59AFAAF6" w14:textId="77777777" w:rsidR="009A6A74" w:rsidRPr="005A02C9" w:rsidRDefault="009A6A74" w:rsidP="009A6A74">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="323"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w:rsidRDefault="009A6A74" w:rsidP="009A6A74">
+          <w:p w14:paraId="433E7C0E" w14:textId="77777777" w:rsidR="009A6A74" w:rsidRPr="00B11EC0" w:rsidRDefault="009A6A74" w:rsidP="009A6A74">
             <w:pPr>
               <w:ind w:left="361"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B41CE8" w:rsidRPr="005B7078" w:rsidRDefault="00B11EC0" w:rsidP="00B11EC0">
+    <w:p w14:paraId="175C9056" w14:textId="77777777" w:rsidR="00B41CE8" w:rsidRPr="005B7078" w:rsidRDefault="00B11EC0" w:rsidP="00B11EC0">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7078">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NB : en présence de plusieurs lieux de travail, remplir autant de formulaires que de lieux de travail susceptibles d’ouvrir droit à remboursement partiel</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B41CE8" w:rsidRPr="005B7078" w:rsidSect="000B670C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="678" w:bottom="567" w:left="851" w:header="279" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F5017" w:rsidRDefault="001F5017" w:rsidP="00BB05D6">
+    <w:p w14:paraId="5AAE1C20" w14:textId="77777777" w:rsidR="00957695" w:rsidRDefault="00957695" w:rsidP="00BB05D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F5017" w:rsidRDefault="001F5017" w:rsidP="00BB05D6">
+    <w:p w14:paraId="32933AD0" w14:textId="77777777" w:rsidR="00957695" w:rsidRDefault="00957695" w:rsidP="00BB05D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5054,181 +5030,181 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001357A9" w:rsidRPr="00874F08" w:rsidRDefault="001357A9" w:rsidP="005B7078">
+  <w:p w14:paraId="7E51B281" w14:textId="77777777" w:rsidR="001357A9" w:rsidRPr="00874F08" w:rsidRDefault="001357A9" w:rsidP="005B7078">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-567"/>
       </w:tabs>
       <w:spacing w:after="60"/>
       <w:ind w:left="-567"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="FF0000"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00874F08">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="FF0000"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Document à renvoyer à votre service gestionnaire (et n</w:t>
     </w:r>
     <w:r w:rsidR="00197368" w:rsidRPr="00874F08">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="FF0000"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>on pas à la coordination paye) -</w:t>
     </w:r>
     <w:r w:rsidRPr="00874F08">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="FF0000"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve"> Se référer à l’annexe 3 de la circulaire </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BB05D6" w:rsidRDefault="00BB05D6">
+  <w:p w14:paraId="1F39FCE5" w14:textId="77777777" w:rsidR="00BB05D6" w:rsidRDefault="00BB05D6">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BB05D6" w:rsidRDefault="00BB05D6">
+  <w:p w14:paraId="0EA7A4C0" w14:textId="77777777" w:rsidR="00BB05D6" w:rsidRDefault="00BB05D6">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F5017" w:rsidRDefault="001F5017" w:rsidP="00BB05D6">
+    <w:p w14:paraId="0CB6C377" w14:textId="77777777" w:rsidR="00957695" w:rsidRDefault="00957695" w:rsidP="00BB05D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F5017" w:rsidRDefault="001F5017" w:rsidP="00BB05D6">
+    <w:p w14:paraId="671B8F70" w14:textId="77777777" w:rsidR="00957695" w:rsidRDefault="00957695" w:rsidP="00BB05D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00552D5D" w:rsidRPr="00197368" w:rsidRDefault="00552D5D" w:rsidP="00B4506F">
+  <w:p w14:paraId="7CF7DFE5" w14:textId="33AD13DF" w:rsidR="00552D5D" w:rsidRPr="00197368" w:rsidRDefault="00552D5D" w:rsidP="00B4506F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:right="-315" w:hanging="567"/>
       <w:rPr>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00197368">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
       <w:t>IMPRIME 202</w:t>
     </w:r>
-    <w:r w:rsidR="008160ED">
+    <w:r w:rsidR="00E17C63">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00197368">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0070C0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0070C0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -5845,217 +5821,225 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+WXFBHgYTNYTfXYmA7hD6qgRBmXEaqz7NgLsHHyt1JOmgYKpyRvPpBPPch2sqCnER5nOyBzGQ4l685htAqL0ew==" w:salt="ykUk4F7rT7BL9OZrlhDJkw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NxGZdAu4fZzLZoGhOVIwi+cYWE47+cJ6H46Twvc5uq96uIev4AJbePb5K18vHL87udGPrmGzlvLN4DVK3PqnlA==" w:salt="SVV4zhsbRorXck8LHJJX5g=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB678A"/>
     <w:rsid w:val="00021C3A"/>
     <w:rsid w:val="00067831"/>
+    <w:rsid w:val="000770C0"/>
     <w:rsid w:val="000B670C"/>
     <w:rsid w:val="000F61D5"/>
     <w:rsid w:val="0010151A"/>
     <w:rsid w:val="00112B5E"/>
     <w:rsid w:val="001357A9"/>
     <w:rsid w:val="001426F6"/>
     <w:rsid w:val="001519C6"/>
     <w:rsid w:val="00197368"/>
     <w:rsid w:val="001B1C3A"/>
-    <w:rsid w:val="001F5017"/>
     <w:rsid w:val="00211BBD"/>
     <w:rsid w:val="00245570"/>
     <w:rsid w:val="00256F35"/>
     <w:rsid w:val="00264941"/>
     <w:rsid w:val="002B5C00"/>
     <w:rsid w:val="002C76BF"/>
     <w:rsid w:val="002E18AA"/>
     <w:rsid w:val="002F4935"/>
     <w:rsid w:val="003357FE"/>
     <w:rsid w:val="00365BD0"/>
     <w:rsid w:val="003C1EBE"/>
     <w:rsid w:val="003C6100"/>
+    <w:rsid w:val="00415E17"/>
     <w:rsid w:val="00417D26"/>
     <w:rsid w:val="0042204C"/>
     <w:rsid w:val="0044774D"/>
     <w:rsid w:val="004B2ACA"/>
     <w:rsid w:val="00524100"/>
     <w:rsid w:val="0054531B"/>
     <w:rsid w:val="005453E0"/>
     <w:rsid w:val="0054768E"/>
     <w:rsid w:val="00547CEF"/>
     <w:rsid w:val="0055228D"/>
     <w:rsid w:val="00552D5D"/>
     <w:rsid w:val="005845DD"/>
     <w:rsid w:val="00594F83"/>
     <w:rsid w:val="005A02C9"/>
     <w:rsid w:val="005A223D"/>
     <w:rsid w:val="005B5550"/>
     <w:rsid w:val="005B7078"/>
     <w:rsid w:val="005C661A"/>
     <w:rsid w:val="00611516"/>
     <w:rsid w:val="0063450B"/>
     <w:rsid w:val="00654A95"/>
-    <w:rsid w:val="00665845"/>
     <w:rsid w:val="00680C45"/>
     <w:rsid w:val="00695914"/>
     <w:rsid w:val="006A23A3"/>
     <w:rsid w:val="006C37B3"/>
     <w:rsid w:val="006D2DCB"/>
     <w:rsid w:val="006E48C7"/>
     <w:rsid w:val="006F2C4C"/>
     <w:rsid w:val="007178D7"/>
     <w:rsid w:val="00731921"/>
     <w:rsid w:val="00745F11"/>
     <w:rsid w:val="00761875"/>
     <w:rsid w:val="00767996"/>
+    <w:rsid w:val="00784AA6"/>
     <w:rsid w:val="007A25F7"/>
     <w:rsid w:val="008160ED"/>
+    <w:rsid w:val="00852711"/>
     <w:rsid w:val="00856F23"/>
     <w:rsid w:val="008656EF"/>
     <w:rsid w:val="00874F08"/>
-    <w:rsid w:val="00875BF7"/>
     <w:rsid w:val="008B7494"/>
     <w:rsid w:val="008D0B01"/>
     <w:rsid w:val="008D6B87"/>
     <w:rsid w:val="009307B9"/>
     <w:rsid w:val="00951A04"/>
+    <w:rsid w:val="00957695"/>
+    <w:rsid w:val="00965BC4"/>
     <w:rsid w:val="00980793"/>
-    <w:rsid w:val="009978AA"/>
     <w:rsid w:val="009A6A74"/>
+    <w:rsid w:val="009C0AD4"/>
+    <w:rsid w:val="009F755D"/>
     <w:rsid w:val="00A05D54"/>
     <w:rsid w:val="00A12199"/>
     <w:rsid w:val="00A14FD2"/>
+    <w:rsid w:val="00A20A7D"/>
     <w:rsid w:val="00A412CD"/>
     <w:rsid w:val="00A516CC"/>
     <w:rsid w:val="00A531FC"/>
     <w:rsid w:val="00AD6588"/>
     <w:rsid w:val="00AE681E"/>
     <w:rsid w:val="00AF6D89"/>
     <w:rsid w:val="00B06CB2"/>
     <w:rsid w:val="00B11EC0"/>
     <w:rsid w:val="00B121C2"/>
     <w:rsid w:val="00B205B1"/>
     <w:rsid w:val="00B41CE8"/>
     <w:rsid w:val="00B42589"/>
     <w:rsid w:val="00B4506F"/>
     <w:rsid w:val="00B934DF"/>
     <w:rsid w:val="00B961D1"/>
     <w:rsid w:val="00BB05D6"/>
     <w:rsid w:val="00BE0F3B"/>
     <w:rsid w:val="00C0110C"/>
     <w:rsid w:val="00C12BDF"/>
     <w:rsid w:val="00C6356F"/>
     <w:rsid w:val="00C70992"/>
     <w:rsid w:val="00CF420B"/>
     <w:rsid w:val="00CF444C"/>
     <w:rsid w:val="00D03980"/>
     <w:rsid w:val="00D214F2"/>
     <w:rsid w:val="00D2229D"/>
     <w:rsid w:val="00D30454"/>
     <w:rsid w:val="00D63139"/>
     <w:rsid w:val="00DE7928"/>
+    <w:rsid w:val="00E17C63"/>
     <w:rsid w:val="00E45768"/>
+    <w:rsid w:val="00E520F0"/>
     <w:rsid w:val="00E64CFB"/>
     <w:rsid w:val="00E71F6A"/>
+    <w:rsid w:val="00E90419"/>
     <w:rsid w:val="00ED64E7"/>
     <w:rsid w:val="00ED6DD4"/>
     <w:rsid w:val="00EF5993"/>
     <w:rsid w:val="00F17FBA"/>
-    <w:rsid w:val="00F7758D"/>
     <w:rsid w:val="00FB678A"/>
     <w:rsid w:val="00FF530E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6597AE31"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6139,95 +6123,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -6781,93 +6768,96 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0092112D"/>
     <w:rsid w:val="001F1B88"/>
+    <w:rsid w:val="00415E17"/>
+    <w:rsid w:val="0043311C"/>
     <w:rsid w:val="004E5A7B"/>
     <w:rsid w:val="0051300C"/>
+    <w:rsid w:val="00656AED"/>
     <w:rsid w:val="0092112D"/>
+    <w:rsid w:val="009C0AD4"/>
     <w:rsid w:val="009F1DE9"/>
-    <w:rsid w:val="00B7728B"/>
-    <w:rsid w:val="00EC697D"/>
+    <w:rsid w:val="009F755D"/>
     <w:rsid w:val="00FB4F9B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
@@ -6970,95 +6960,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -7277,134 +7270,50 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB4F9B"/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...82 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD78CAF6F3494E3492E5490617C990B0">
     <w:name w:val="AD78CAF6F3494E3492E5490617C990B0"/>
     <w:rsid w:val="00FB4F9B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="519AEB2754984FD89199D6786E16FF1A">
     <w:name w:val="519AEB2754984FD89199D6786E16FF1A"/>
     <w:rsid w:val="00FB4F9B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -7651,51 +7560,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0865AF2D-3ABF-E54E-8B96-4B505D30ADE5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B83F85A-A3F1-A140-8654-C5F78B18CEBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>596</Words>
   <Characters>3280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>