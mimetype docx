--- v0 (2026-07-31)
+++ v1 (2026-10-30)
@@ -1,516 +1,512 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="691"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="16018" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="1068"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B41CE8" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="00B41CE8" w:rsidRPr="0050642C" w14:paraId="355189E7" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="599"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41CE8" w:rsidRPr="000513E7" w:rsidRDefault="00B41CE8" w:rsidP="00056103">
+          <w:p w14:paraId="08BAA191" w14:textId="77777777" w:rsidR="00B41CE8" w:rsidRPr="000513E7" w:rsidRDefault="00B41CE8" w:rsidP="00056103">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6702"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Ministère : EDUCATION NATIONALE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41CE8" w:rsidRPr="000513E7" w:rsidRDefault="00B41CE8" w:rsidP="00056103">
+          <w:p w14:paraId="7AD4F5F0" w14:textId="77777777" w:rsidR="00B41CE8" w:rsidRPr="000513E7" w:rsidRDefault="00B41CE8" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nature de l’abonnement souscrit auprès du transporteur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B41CE8" w:rsidRPr="000513E7" w:rsidRDefault="00B41CE8" w:rsidP="00056103">
+          <w:p w14:paraId="56EBF637" w14:textId="77777777" w:rsidR="00B41CE8" w:rsidRPr="000513E7" w:rsidRDefault="00B41CE8" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C72FE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>(NB : en présence de plusieurs titres d’abonnements, remplir un formulaire pour chacun)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D6409" w:rsidRPr="0050642C" w:rsidTr="00C510F8">
+      <w:tr w:rsidR="005D6409" w:rsidRPr="0050642C" w14:paraId="6100CE69" w14:textId="77777777" w:rsidTr="00C510F8">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
+          <w:p w14:paraId="1424284E" w14:textId="77777777" w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
+          <w:p w14:paraId="4A2AF374" w14:textId="77777777" w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
+          <w:p w14:paraId="6CCA8F0A" w14:textId="77777777" w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13471" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D6409" w:rsidRPr="005C72FE" w:rsidRDefault="005D6409" w:rsidP="00056103">
+          <w:p w14:paraId="31DE7409" w14:textId="77777777" w:rsidR="005D6409" w:rsidRPr="005C72FE" w:rsidRDefault="005D6409" w:rsidP="00056103">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C72FE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ETAT NOMINATIF DE LIQUIDATION DE LA PRISE EN CHARGE PARTIELLE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005D6409" w:rsidRPr="005C72FE" w:rsidRDefault="005D6409" w:rsidP="00056103">
+          <w:p w14:paraId="3E164B6C" w14:textId="77777777" w:rsidR="005D6409" w:rsidRPr="005C72FE" w:rsidRDefault="005D6409" w:rsidP="00056103">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C72FE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DU PRIX DES TITRES D’ABONNEMENT POUR DEPLACEMENT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005D6409" w:rsidRPr="005C72FE" w:rsidRDefault="005D6409" w:rsidP="00056103">
+          <w:p w14:paraId="78583304" w14:textId="77777777" w:rsidR="005D6409" w:rsidRPr="005C72FE" w:rsidRDefault="005D6409" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:ind w:left="426" w:right="538"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C72FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RESIDENCE – LIEU DE TRAVAIL</w:t>
             </w:r>
             <w:r w:rsidRPr="005C72FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005C72FE" w:rsidRPr="005C72FE" w:rsidRDefault="005D6409" w:rsidP="00056103">
+          <w:p w14:paraId="6AAA16EA" w14:textId="77777777" w:rsidR="005C72FE" w:rsidRPr="005C72FE" w:rsidRDefault="005D6409" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:ind w:left="426" w:right="538"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C72FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Décret 2008-1210 du 20 novembre 2008 - Décret 2010-676 du 21 juin 2010 modifié – </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005D6409" w:rsidRPr="005C72FE" w:rsidRDefault="005D6409" w:rsidP="00056103">
+          <w:p w14:paraId="1A3DEF98" w14:textId="77777777" w:rsidR="005D6409" w:rsidRPr="005C72FE" w:rsidRDefault="005D6409" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:ind w:left="426" w:right="538"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C72FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Décret n° 2023-812 du 21 août 2023 modifiant le taux de prise en charge partielle</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
+          <w:p w14:paraId="551D52DD" w14:textId="77777777" w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="453"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C72FE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Circulaire BCRF1102464C du 22 mars 2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D6409" w:rsidRPr="0050642C" w:rsidTr="00C510F8">
+      <w:tr w:rsidR="005D6409" w:rsidRPr="0050642C" w14:paraId="701D678D" w14:textId="77777777" w:rsidTr="00C510F8">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
+          <w:p w14:paraId="76FB8216" w14:textId="77777777" w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0039</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13471" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
+          <w:p w14:paraId="29BA6E12" w14:textId="77777777" w:rsidR="005D6409" w:rsidRPr="000513E7" w:rsidRDefault="005D6409" w:rsidP="00056103">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A47B03" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="00A47B03" w:rsidRPr="0050642C" w14:paraId="79D766E7" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A47B03" w:rsidRPr="000513E7" w:rsidRDefault="00A47B03" w:rsidP="007064E1">
+          <w:p w14:paraId="331A8336" w14:textId="7CC8C70B" w:rsidR="00A47B03" w:rsidRPr="000513E7" w:rsidRDefault="00A47B03" w:rsidP="007064E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom : </w:t>
             </w:r>
             <w:r w:rsidR="00455C65">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00455C65">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00455C65">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00455C65">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r w:rsidR="00455C65">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C52F10">
+            <w:r w:rsidR="00454D17">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">                                   </w:t>
             </w:r>
             <w:r w:rsidR="00455C65">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00455C65">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
@@ -539,76 +535,76 @@
               <w:t> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00455C65">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Texte6"/>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A47B03" w:rsidRPr="000513E7" w:rsidRDefault="00A47B03" w:rsidP="008E379D">
+          <w:p w14:paraId="1B28732E" w14:textId="77777777" w:rsidR="00A47B03" w:rsidRPr="000513E7" w:rsidRDefault="00A47B03" w:rsidP="008E379D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Prénom : </w:t>
             </w:r>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Texte5"/>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
@@ -679,90 +675,90 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="54595460" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16018" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="579398CA" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro de Sécurité sociale : </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -821,90 +817,90 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="5AB79002" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="0206BC4C" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Etablissement d’affectation : </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -961,76 +957,76 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="003B2CFF" w:rsidP="008E379D">
+          <w:p w14:paraId="577265C8" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="003B2CFF" w:rsidP="008E379D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">N° établissement : </w:t>
             </w:r>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1089,90 +1085,90 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008E379D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="64DF6F40" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="4F1C9237" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Grade : </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1239,76 +1235,76 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="16221AA1" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Discipline : </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1375,133 +1371,133 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="35645361" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>⚠</w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Segoe UI Symbol" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Aucun remboursement pour les billets à l'unité ou pour les billets « journaliers » aller et retour domicile-travail (non nominatifs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="0075221B">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="142E6567" w14:textId="77777777" w:rsidTr="0075221B">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="6ABBE13C" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Domicile habituel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="006E4CC3">
+          <w:p w14:paraId="44BCA5B8" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="006E4CC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Abonnement souscrit à compter du</w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> :    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
@@ -1516,97 +1512,97 @@
                   <w:lid w:val="fr-FR"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="006E4CC3" w:rsidRPr="00182A5C">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                    </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="75BCAE3E" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="52F4E6ED" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro et rue : </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1658,84 +1654,84 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="184BE904" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Coupon de trajet</w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -1756,70 +1752,78 @@
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="33370CE7" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="61F6DA93" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000513E7">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">pour la période du : </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000513E7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>pour</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000513E7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la période du : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:rPr>
                 <w:id w:val="-816339358"/>
                 <w:placeholder>
                   <w:docPart w:val="DDF4108876B048B8BC83DBE8DA5AFDC4"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="fr-FR"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -1838,150 +1842,164 @@
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00A70B8A" w:rsidRPr="00A70B8A">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                   </w:rPr>
                   <w:t xml:space="preserve">     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="562C1F61" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">                             au : </w:t>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000513E7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>au</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000513E7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:color w:val="808080"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:rPr>
                 <w:id w:val="-1995406021"/>
                 <w:placeholder>
                   <w:docPart w:val="39C3704358B1404883E9226BF41694B5"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="fr-FR"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A70B8A" w:rsidRPr="00A70B8A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:color w:val="808080"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                                             </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="3E991FF7" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="627570D7" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Code postal :  </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2033,111 +2051,111 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="4E76CCBC" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="35BCDC92" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="136C0E24" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Commune : </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
@@ -2224,73 +2242,73 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="33673287" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Bureau distributeur : </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -2328,180 +2346,180 @@
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="190A2868" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A90A04" w:rsidRPr="0050642C" w:rsidTr="0075221B">
+      <w:tr w:rsidR="00A90A04" w:rsidRPr="0050642C" w14:paraId="69C23081" w14:textId="77777777" w:rsidTr="0075221B">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
+          <w:p w14:paraId="2966AF1F" w14:textId="77777777" w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Lieu de travail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
+          <w:p w14:paraId="6359092F" w14:textId="77777777" w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Je certifie sur l’honneur l’exactitude des renseignements fournis dans la présente demande et je m’engage à signaler immédiatement toute modification qui pourrait intervenir concernant ma résidence habituelle, mon lieu de travail ou les moyens de transport utilisés.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A90A04" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="00A90A04" w:rsidRPr="0050642C" w14:paraId="3DD06F04" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
+          <w:p w14:paraId="59CBBC4C" w14:textId="77777777" w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro et rue : </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
@@ -2585,96 +2603,96 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
+          <w:p w14:paraId="78039DFA" w14:textId="77777777" w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A90A04" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="00A90A04" w:rsidRPr="0050642C" w14:paraId="4F8B4DB1" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
+          <w:p w14:paraId="003FB536" w14:textId="77777777" w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Code postal : </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -2705,109 +2723,109 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
+          <w:p w14:paraId="27179A68" w14:textId="77777777" w:rsidR="00A90A04" w:rsidRPr="000513E7" w:rsidRDefault="00A90A04" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="26E25949" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3615" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="2E305339" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Commune : </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
@@ -2895,73 +2913,73 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="0EF575F8" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Bureau distributeur : </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -2998,113 +3016,113 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="79BB70C6" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="00056103">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="698C1A73" w14:textId="77777777" w:rsidTr="00056103">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="54881B03" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro et rue : </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
@@ -3191,84 +3209,100 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="006E4CC3">
+          <w:p w14:paraId="04812599" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="006E4CC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fait à </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Fait </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000513E7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000513E7">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000513E7">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003F6B1B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3371,144 +3405,144 @@
                   <w:lid w:val="fr-FR"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="006E4CC3" w:rsidRPr="00182A5C">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="009C7ED4">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="5BC5649A" w14:textId="77777777" w:rsidTr="009C7ED4">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="3EDF8CA3" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Arrêt, station ou gare desservant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="21232168" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature de l’agent : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="009C7ED4">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="780C0D02" w14:textId="77777777" w:rsidTr="009C7ED4">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="3EB14F46" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Votre domicile : </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -3539,96 +3573,96 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="333AF66A" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:ind w:left="361"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="009C7ED4">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="3B4A833F" w14:textId="77777777" w:rsidTr="009C7ED4">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="005C72FE" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="015BF107" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="005C72FE" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Votre lieu de travail : </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:format w:val="UPPERCASE"/>
+                    <w:format w:val="CAPITALES"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -3659,88 +3693,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="3F3A5137" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w:rsidTr="009C7ED4">
+      <w:tr w:rsidR="0050642C" w:rsidRPr="0050642C" w14:paraId="2A4E98B7" w14:textId="77777777" w:rsidTr="009C7ED4">
         <w:trPr>
           <w:trHeight w:val="1620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="3499EC24" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="000513E7" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0050642C" w:rsidRPr="005C72FE" w:rsidRDefault="0050642C" w:rsidP="00056103">
+          <w:p w14:paraId="1004FC45" w14:textId="77777777" w:rsidR="0050642C" w:rsidRPr="005C72FE" w:rsidRDefault="0050642C" w:rsidP="00056103">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Veuillez agrafer</w:t>
             </w:r>
             <w:r w:rsidR="004D362E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3755,98 +3789,94 @@
               </w:rPr>
               <w:t xml:space="preserve"> ci-dessous</w:t>
             </w:r>
             <w:r w:rsidR="004D362E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="000513E7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> le coupon correspondant :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B41CE8" w:rsidRPr="0050642C" w:rsidRDefault="009C2FD5" w:rsidP="009C2FD5">
+    <w:p w14:paraId="2445806B" w14:textId="77777777" w:rsidR="00B41CE8" w:rsidRPr="0050642C" w:rsidRDefault="009C2FD5" w:rsidP="009C2FD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9792"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B41CE8" w:rsidRPr="0050642C" w:rsidSect="005C72FE">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="678" w:bottom="567" w:left="851" w:header="279" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F04BED" w:rsidRDefault="00F04BED" w:rsidP="00BB05D6">
+    <w:p w14:paraId="76629095" w14:textId="77777777" w:rsidR="00767ED8" w:rsidRDefault="00767ED8" w:rsidP="00BB05D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F04BED" w:rsidRDefault="00F04BED" w:rsidP="00BB05D6">
+    <w:p w14:paraId="5AF51B40" w14:textId="77777777" w:rsidR="00767ED8" w:rsidRDefault="00767ED8" w:rsidP="00BB05D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -3856,203 +3886,173 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="009C2FD5" w:rsidRDefault="009C2FD5">
-[...9 lines deleted...]
-  <w:p w:rsidR="0040122B" w:rsidRPr="009C2FD5" w:rsidRDefault="0040122B" w:rsidP="00633D35">
+  <w:p w14:paraId="25C76A96" w14:textId="77777777" w:rsidR="0040122B" w:rsidRPr="009C2FD5" w:rsidRDefault="0040122B" w:rsidP="00633D35">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-180"/>
       </w:tabs>
       <w:spacing w:after="60"/>
       <w:ind w:hanging="567"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="FF0000"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C2FD5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="FF0000"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">Document à renvoyer à votre service gestionnaire (et non pas à la coordination paye) – Se référer à l’annexe 3 de la circulaire </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BB05D6" w:rsidRDefault="00BB05D6">
+  <w:p w14:paraId="6E50BF7A" w14:textId="77777777" w:rsidR="00BB05D6" w:rsidRDefault="00BB05D6">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BB05D6" w:rsidRDefault="00BB05D6">
-[...9 lines deleted...]
-  <w:p w:rsidR="009C2FD5" w:rsidRDefault="009C2FD5">
+  <w:p w14:paraId="2ACE93FF" w14:textId="77777777" w:rsidR="00BB05D6" w:rsidRDefault="00BB05D6">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F04BED" w:rsidRDefault="00F04BED" w:rsidP="00BB05D6">
+    <w:p w14:paraId="760F748F" w14:textId="77777777" w:rsidR="00767ED8" w:rsidRDefault="00767ED8" w:rsidP="00BB05D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F04BED" w:rsidRDefault="00F04BED" w:rsidP="00BB05D6">
+    <w:p w14:paraId="3B07A465" w14:textId="77777777" w:rsidR="00767ED8" w:rsidRDefault="00767ED8" w:rsidP="00BB05D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="009C2FD5" w:rsidRDefault="009C2FD5">
-[...9 lines deleted...]
-  <w:p w:rsidR="00552D5D" w:rsidRDefault="00056103" w:rsidP="00B4506F">
+  <w:p w14:paraId="5147626B" w14:textId="56A8F3E8" w:rsidR="00552D5D" w:rsidRDefault="00056103" w:rsidP="00B4506F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:right="-315" w:hanging="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="00A75D69">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
       </w:rPr>
       <w:t>IMPRIME 202</w:t>
     </w:r>
-    <w:r w:rsidR="009C2FD5">
+    <w:r w:rsidR="00F841C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00552D5D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0070C0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00552D5D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0070C0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00552D5D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0070C0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -4114,60 +4114,50 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0070C0"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="000B670C" w:rsidRPr="005C72FE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
       </w:rPr>
       <w:t>DO</w:t>
     </w:r>
     <w:r w:rsidR="00A47B03" w:rsidRPr="005C72FE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
       </w:rPr>
       <w:t>CUMENT 2</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E22092F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D07A79BC"/>
     <w:lvl w:ilvl="0" w:tplc="E98C498C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
@@ -4687,236 +4677,243 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Ofh9nyBhrU1gM7H2sN+s0ihlRj/Hu+QO4STPLdHApQ/JQzxbBgZHdwFOghTAaar/tHThQtLzYfSeDdaHNoQdMA==" w:salt="zPesmDeRvDw6u5E2Q4zEOw=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="FeePdRwtdwci2hJxGs0SS3ibJ3VuXSwALdrCwQy/URhV5bsGmryx7bIkFLAfIJ8eNKjPzrsI0icPqCqVW09i3Q==" w:salt="wY6I+LyUJIXg2u66dmKPHg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB678A"/>
     <w:rsid w:val="00030AF1"/>
     <w:rsid w:val="000513E7"/>
     <w:rsid w:val="00056103"/>
     <w:rsid w:val="000B5A8D"/>
     <w:rsid w:val="000B670C"/>
     <w:rsid w:val="000C61BB"/>
     <w:rsid w:val="000F61D5"/>
     <w:rsid w:val="00112B5E"/>
     <w:rsid w:val="0014431E"/>
     <w:rsid w:val="001519C6"/>
     <w:rsid w:val="00182A5C"/>
     <w:rsid w:val="00185D74"/>
     <w:rsid w:val="001A7924"/>
     <w:rsid w:val="001B1C3A"/>
     <w:rsid w:val="001D0584"/>
     <w:rsid w:val="00211BBD"/>
     <w:rsid w:val="00256F35"/>
     <w:rsid w:val="00264941"/>
     <w:rsid w:val="002B5C00"/>
     <w:rsid w:val="002E18AA"/>
+    <w:rsid w:val="002F1F22"/>
     <w:rsid w:val="002F2EE1"/>
     <w:rsid w:val="002F4935"/>
     <w:rsid w:val="002F55D0"/>
     <w:rsid w:val="00310831"/>
     <w:rsid w:val="00325AF3"/>
     <w:rsid w:val="003357FE"/>
     <w:rsid w:val="00365BD0"/>
-    <w:rsid w:val="003850A6"/>
     <w:rsid w:val="003B2CFF"/>
     <w:rsid w:val="003C6100"/>
     <w:rsid w:val="003F6B1B"/>
     <w:rsid w:val="0040122B"/>
     <w:rsid w:val="00417D26"/>
     <w:rsid w:val="0042204C"/>
     <w:rsid w:val="0044774D"/>
+    <w:rsid w:val="00454D17"/>
     <w:rsid w:val="00455C65"/>
     <w:rsid w:val="004802C2"/>
     <w:rsid w:val="004B2ACA"/>
     <w:rsid w:val="004D362E"/>
     <w:rsid w:val="0050642C"/>
-    <w:rsid w:val="005414C1"/>
     <w:rsid w:val="00541A43"/>
     <w:rsid w:val="0054531B"/>
     <w:rsid w:val="005453E0"/>
     <w:rsid w:val="0054768E"/>
     <w:rsid w:val="00547CEF"/>
     <w:rsid w:val="0055228D"/>
     <w:rsid w:val="00552D5D"/>
     <w:rsid w:val="00567D76"/>
     <w:rsid w:val="00594F83"/>
     <w:rsid w:val="005A02C9"/>
     <w:rsid w:val="005A223D"/>
     <w:rsid w:val="005B5550"/>
     <w:rsid w:val="005C72FE"/>
     <w:rsid w:val="005D6409"/>
     <w:rsid w:val="005F1CB7"/>
     <w:rsid w:val="00611516"/>
     <w:rsid w:val="00633D35"/>
     <w:rsid w:val="0063450B"/>
     <w:rsid w:val="00653D64"/>
     <w:rsid w:val="00654A95"/>
     <w:rsid w:val="00680C45"/>
     <w:rsid w:val="00695914"/>
     <w:rsid w:val="006C37B3"/>
+    <w:rsid w:val="006C51A5"/>
     <w:rsid w:val="006C676D"/>
     <w:rsid w:val="006D1A59"/>
     <w:rsid w:val="006D2DCB"/>
     <w:rsid w:val="006E48C7"/>
     <w:rsid w:val="006E4CC3"/>
     <w:rsid w:val="006F2C4C"/>
     <w:rsid w:val="007064E1"/>
     <w:rsid w:val="007178D7"/>
     <w:rsid w:val="00731921"/>
     <w:rsid w:val="00745F11"/>
     <w:rsid w:val="0075221B"/>
     <w:rsid w:val="00761875"/>
     <w:rsid w:val="00767996"/>
+    <w:rsid w:val="00767ED8"/>
     <w:rsid w:val="007A25F7"/>
     <w:rsid w:val="007D604A"/>
     <w:rsid w:val="00856F23"/>
     <w:rsid w:val="008656EF"/>
     <w:rsid w:val="00892322"/>
     <w:rsid w:val="008B7494"/>
     <w:rsid w:val="008D0B01"/>
+    <w:rsid w:val="008D4B19"/>
     <w:rsid w:val="008D6B87"/>
     <w:rsid w:val="008E379D"/>
+    <w:rsid w:val="008E389C"/>
+    <w:rsid w:val="00941B0A"/>
     <w:rsid w:val="00951A04"/>
     <w:rsid w:val="00980793"/>
     <w:rsid w:val="009A6A74"/>
     <w:rsid w:val="009C2FD5"/>
     <w:rsid w:val="009C7ED4"/>
+    <w:rsid w:val="009F755D"/>
     <w:rsid w:val="00A12199"/>
     <w:rsid w:val="00A14FD2"/>
     <w:rsid w:val="00A412CD"/>
     <w:rsid w:val="00A47B03"/>
     <w:rsid w:val="00A516CC"/>
     <w:rsid w:val="00A531FC"/>
     <w:rsid w:val="00A70B8A"/>
     <w:rsid w:val="00A75D69"/>
     <w:rsid w:val="00A835EA"/>
     <w:rsid w:val="00A90A04"/>
     <w:rsid w:val="00AD6588"/>
     <w:rsid w:val="00AE681E"/>
     <w:rsid w:val="00AF6D89"/>
     <w:rsid w:val="00B11EC0"/>
     <w:rsid w:val="00B41CE8"/>
     <w:rsid w:val="00B42589"/>
     <w:rsid w:val="00B4506F"/>
     <w:rsid w:val="00BB05D6"/>
     <w:rsid w:val="00C0110C"/>
     <w:rsid w:val="00C12BDF"/>
     <w:rsid w:val="00C510F8"/>
-    <w:rsid w:val="00C52F10"/>
     <w:rsid w:val="00C70992"/>
     <w:rsid w:val="00CB6766"/>
     <w:rsid w:val="00CF0C39"/>
     <w:rsid w:val="00CF420B"/>
     <w:rsid w:val="00CF444C"/>
     <w:rsid w:val="00D03980"/>
     <w:rsid w:val="00D04EE3"/>
     <w:rsid w:val="00D214F2"/>
     <w:rsid w:val="00D2229D"/>
     <w:rsid w:val="00D63139"/>
     <w:rsid w:val="00DE7928"/>
     <w:rsid w:val="00E54B05"/>
     <w:rsid w:val="00E61968"/>
     <w:rsid w:val="00E71F6A"/>
     <w:rsid w:val="00ED6DD4"/>
     <w:rsid w:val="00EF5993"/>
-    <w:rsid w:val="00F04BED"/>
     <w:rsid w:val="00F17FBA"/>
     <w:rsid w:val="00F76045"/>
+    <w:rsid w:val="00F841C6"/>
     <w:rsid w:val="00FB678A"/>
     <w:rsid w:val="00FF530E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7F71842D"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5000,95 +4997,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -5558,51 +5558,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00310831"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="825BFA9BE2224CEAADECD760A8756E0E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EA5F3664-CB50-4DF5-BDF1-C3BC4B66F6B1}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -5730,101 +5730,103 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0092112D"/>
     <w:rsid w:val="001F1B88"/>
+    <w:rsid w:val="00234E46"/>
     <w:rsid w:val="00621985"/>
     <w:rsid w:val="007B4E9F"/>
-    <w:rsid w:val="00831776"/>
+    <w:rsid w:val="008D4B19"/>
     <w:rsid w:val="0092112D"/>
     <w:rsid w:val="00921928"/>
     <w:rsid w:val="009F1DE9"/>
-    <w:rsid w:val="00F91230"/>
+    <w:rsid w:val="009F755D"/>
+    <w:rsid w:val="00ED5604"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
@@ -5926,95 +5928,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -6235,221 +6240,65 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00621985"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47788D75351E441CBC91D07EC1B863A8">
-[...138 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="825BFA9BE2224CEAADECD760A8756E0E">
     <w:name w:val="825BFA9BE2224CEAADECD760A8756E0E"/>
     <w:rsid w:val="00921928"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDF4108876B048B8BC83DBE8DA5AFDC4">
     <w:name w:val="DDF4108876B048B8BC83DBE8DA5AFDC4"/>
     <w:rsid w:val="00921928"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="39C3704358B1404883E9226BF41694B5">
     <w:name w:val="39C3704358B1404883E9226BF41694B5"/>
     <w:rsid w:val="00921928"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="37126335DE4345F3A5948AC7C782E81E">
     <w:name w:val="37126335DE4345F3A5948AC7C782E81E"/>
     <w:rsid w:val="00921928"/>
-  </w:style>
-[...14 lines deleted...]
-    <w:rsid w:val="00621985"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -6687,51 +6536,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{876B6914-B6C0-BD4F-95EF-2DB596090D8F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A0EFF4A-EEEA-A94B-80D0-57F5B7BC92BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>430</Words>
   <Characters>2370</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>