--- v0 (2026-07-21)
+++ v1 (2026-10-23)
@@ -1,2288 +1,7985 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00DC1B7C" w:rsidRDefault="006F7FD9">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="620"/>
+        <w:tblW w:w="10260" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7088"/>
+        <w:gridCol w:w="130"/>
+        <w:gridCol w:w="3042"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F321F" w14:paraId="7C1AD394" w14:textId="77777777" w:rsidTr="008F321F">
+        <w:trPr>
+          <w:trHeight w:val="2385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9B6A6C" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:pStyle w:val="Titre3"/>
+              <w:pageBreakBefore/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Demande d'admission</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="474E8B73" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-10" w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>au dispositif atelier relais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B4888EE" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-10" w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18B9D73F" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-10" w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">à retourner par mail à M Lacombe </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C835BFD" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-10" w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="466CB30E" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-10" w:right="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>coordination-atelier-relais-12@ac-toulouse.fr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="531DF820" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:pStyle w:val="Titre3"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-4290"/>
+              </w:tabs>
+              <w:ind w:left="-4290" w:right="3491"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC4CDE0" w14:textId="096A3326" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:ind w:left="575" w:right="5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76D48C8F" w14:textId="4A38F951" w:rsidR="008F321F" w:rsidRDefault="008F321F">
       <w:pPr>
-        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3E2BEBC6" wp14:editId="488B3261">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-116531</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4493895</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>131445</wp:posOffset>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3747138" cy="1242056"/>
-            <wp:effectExtent l="0" t="0" r="5712" b="0"/>
+            <wp:extent cx="1591945" cy="1381125"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="1" name="Image 8"/>
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="1" name="images2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="1" name="images2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3747138" cy="1242056"/>
+                      <a:ext cx="1591945" cy="1381125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...141 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1B7C" w:rsidRDefault="00DC1B7C">
+    <w:p w14:paraId="468BD80B" w14:textId="7DEC0462" w:rsidR="008F321F" w:rsidRDefault="00000000" w:rsidP="008F321F">
       <w:pPr>
-        <w:pStyle w:val="Textbody"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="2" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="2" w:space="1" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="2" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="2" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="31"/>
+        <w:ind w:left="77" w:right="7082"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>L’élève</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0061668C" w14:textId="3591CFE0" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC1B7C" w:rsidRDefault="00DC1B7C">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10226" w:type="dxa"/>
+        <w:tblInd w:w="90" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4800"/>
+        <w:gridCol w:w="5426"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D62747" w14:paraId="143EA084" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33A7BBD0" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nom de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l’élève :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DCF031" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AF77395" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prénom :  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="321A1351" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D63CB64" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Né(e) le :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687E814F" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5833A690" w14:textId="451FA427" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ollè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e d’origine :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5089CD9C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51A1B7B5" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">classe :                                </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44117305" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C765F9B" w14:textId="091C8336" w:rsidR="00D62747" w:rsidRDefault="00000000" w:rsidP="00347619">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">DP    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">     Externe  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidR="00347619">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00347619">
+              <w:t xml:space="preserve">Interne    </w:t>
+            </w:r>
+            <w:r w:rsidR="00347619">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidR="00347619">
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="206AD131" w14:textId="77777777" w:rsidTr="008F321F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="961"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41A0AE50" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adresse :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C4BFC0B" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37E3F1F1" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BC7F2BD" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="330FE97B" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A1108B1" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A8727D9" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E10767D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="689E7E43" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F227FC5" w14:textId="77777777" w:rsidR="00347619" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00347619">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rof </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00347619">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rincipal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69712859" w14:textId="77777777" w:rsidR="00347619" w:rsidRDefault="00347619">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235EBCEA" w14:textId="26C19655" w:rsidR="00D62747" w:rsidRDefault="00347619">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mail : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0482180E" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DE189A9" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CE81280" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Textbody"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="2" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="2" w:space="1" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="2" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="2" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="31"/>
+        <w:ind w:left="62" w:right="6257"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>La famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07564C20" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC1B7C" w:rsidRDefault="00DC1B7C">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="26"/>
+        <w:tblW w:w="10083" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4800"/>
+        <w:gridCol w:w="5283"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F321F" w14:paraId="3DE24AD4" w14:textId="77777777" w:rsidTr="008F321F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F1BF253" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Père (ou responsable légal) :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E2C205C" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mère (ou responsable légal) :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F321F" w14:paraId="60D74347" w14:textId="77777777" w:rsidTr="008F321F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="757"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D5D85F4" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adresse :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E89A6F" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="9" w:line="130" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31798864" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E7225BE" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adresse :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C1EB375" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F321F" w14:paraId="6CC7E350" w14:textId="77777777" w:rsidTr="008F321F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D3CE857" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tél. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ortabl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64AA1A82" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tél. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ortabl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F321F" w14:paraId="4401633F" w14:textId="77777777" w:rsidTr="008F321F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B685817" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">travail : </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D085713" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F" w:rsidP="008F321F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">travail : </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1DBB5081" w14:textId="77777777" w:rsidR="008F321F" w:rsidRDefault="008F321F">
       <w:pPr>
-        <w:pStyle w:val="Textbody"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC1B7C" w:rsidRDefault="00DC1B7C">
+    <w:p w14:paraId="3D6781D7" w14:textId="07D8372D" w:rsidR="00D62747" w:rsidRDefault="00000000" w:rsidP="00F10BE9">
       <w:pPr>
-        <w:pStyle w:val="Textbody"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="Titre6"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="2" w:space="1" w:color="000000"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
         </w:pBdr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...38 lines deleted...]
-        <w:t>INTERNAT</w:t>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Demande d'admission :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1B7C" w:rsidRDefault="006F7FD9">
+    <w:p w14:paraId="46ECDD7C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
       <w:pPr>
-        <w:pStyle w:val="Textbody"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F9C9B9" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les élèves seront demi-pensionnaires durant la période de l'atelier relais. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BC725C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’établissement accueillant les élèves pour les repas de la pause méridienne, facturera la demi pension aux collèges d’origine. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7BF716" w14:textId="0D1C7E8E" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les élèves externes </w:t>
+      </w:r>
+      <w:r w:rsidR="00844EEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et ceux n’ayant pas de service de restauration au sein de leur collège </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>devront donc régler les repas pris pendant la session à leur établissement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC2BB4A" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les élèves demi pensionnaires n’auront pas de frais de restauration supplémentaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B97FDD7" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F219E5" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nous soussignés, déclarons avoir pris connaissance de la proposition faite par le chef d’établissement et demandons l’admission à l'atelier relais se déroulant sur le bassin de …..…………………............................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D8122D" w14:textId="71029A54" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cette demande d’admission est valable pour l’ensemble des sessions qui pourront se dérouler au cours de cette année scolaire 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00360463">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00360463">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et nous nous engageons à participer à chacune d’elles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043F6AB3" w14:textId="4265EE38" w:rsidR="00BD5C64" w:rsidRDefault="00BD5C64">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Une commission avec différents partenaires étudiera la demande d’admission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263E13BA" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36879612" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Droit à l'image</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : Vous acceptez que votre enfant soit photographié ou filmé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>oui</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A94FFAB" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1120EF68" w14:textId="282D5031" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378D29AC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date et signature </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Accord de l'élève</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Accord et signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF68120" w14:textId="7EBBB80D" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du représentant légal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Signature de l'élève</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>du chef d'établissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9D85A2" w14:textId="1F189C4A" w:rsidR="00D62747" w:rsidRDefault="00000000" w:rsidP="008F321F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DOSSIER ELEVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021C5E5D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747"/>
+    <w:p w14:paraId="155CC657" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="2" w:space="1" w:color="000000"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="000000"/>
-          <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="2" w:space="1" w:color="000000"/>
         </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="31"/>
+        <w:ind w:left="92" w:right="5087"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Sc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>té</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>antérieure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>l’élève</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2331C60F" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:ind w:left="231"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4787FEBF" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:ind w:left="231"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4744C24C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="228" w:lineRule="auto"/>
+        <w:ind w:left="231" w:right="90"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L’élève a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">redoublé ? OUI – NON          Si </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ui, quelle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lasse :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DEC071" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="228" w:lineRule="auto"/>
+        <w:ind w:left="231" w:right="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038978EF" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="231"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Une orientation en S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>GPA a-t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elle déjà </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>té proposée à la famille ?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> OUI –NON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF1200C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="231"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C67412D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="231"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Une orientation en ULIS a-t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elle déjà </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>té proposée à la famille ?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> OUI –NON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EA5B59" w14:textId="77777777" w:rsidR="00CD6B9A" w:rsidRDefault="00CD6B9A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="231"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10CAB976" w14:textId="18F2073D" w:rsidR="00CD6B9A" w:rsidRDefault="00CD6B9A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="231"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L’élève bénéficie – t – il du dispositif devoirs faits cette année ?    OUI - NON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203C4CDE" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="231"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445D9B51" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="231"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'élève a – t – il déjà bénéficié de l'atelier relais ?  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>OUI –NON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561C54E1" w14:textId="672486B5" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="231"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si oui quelle année et combien de sessions :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F12F81" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB833B1" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A3E040" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="262" w:lineRule="exact"/>
+        <w:ind w:left="231"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>té</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depuis l’entrée au collège</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DEADA6" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="262" w:lineRule="exact"/>
+        <w:ind w:left="231"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10095" w:type="dxa"/>
+        <w:tblInd w:w="1" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2205"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="6180"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D62747" w14:paraId="278F55F1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DB88E32" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Année</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>scolaire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C340CA6" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="103"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>classe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63D61924" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Établissement  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="44F21584" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40E0CC8D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B141A70" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D46ECAB" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="717C0FC2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="427"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1630480A" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55486E5D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56BED19B" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="6D91FF90" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F756742" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16072A78" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BF4E8C1" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="549A2BD6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15063425" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A0B3A99" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BD3BA2E" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39908244" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E23627" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10062" w:type="dxa"/>
+        <w:tblInd w:w="15" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3855"/>
+        <w:gridCol w:w="6207"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D62747" w14:paraId="7C7FC31F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C447300" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="15" w:right="1438"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>VIE SCOLAIRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28FC9228" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:right="1025"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="56881AC6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C6D7E1D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Assiduité</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F8BF022" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">… </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sences en …</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>maines, dont ……... injustifiées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="156C2A7C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E77F047" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ponctualité</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A499F2C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>etards en …</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. sem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="7154DFD0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71A6A62B" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Exc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">usions </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cours (nombre)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2141B8A2" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="6E111B7A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="601B1AE8" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Exclusion temporaire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AE4294D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="757F7CDB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2158137B" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102" w:right="15"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Passage en commission éducative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AF00869" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="3155BE5A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36E5E029" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Passage(s) en conseil de discipline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BD54F73" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="4FF8AAE8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="417458CA" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Violence verbales ou physique (envers des adultes, des élèves)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="277F0BE9" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="742F2A83" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11C16824" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Attitude de repli, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d’auto dépréciation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43C4E919" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="64D037EC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="507ED9E7" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Appréciatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> générale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7A4591" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Autres remarques (centres d'intérêts, points forts...)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46CB8C90" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09DC55B2" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22FE43A9" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F766597" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Au cours de cette année scolaire, l'élève bénéficie t – il de dispositifs (PAI, PAP, …) ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C24185D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC77EB4" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si oui, lesquels :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43548DD7" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10035" w:type="dxa"/>
+        <w:tblInd w:w="-2" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10035"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D62747" w14:paraId="24D35FD7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3015"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10035" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F6C44C6" w14:textId="0D3A4C1F" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Diagnostic posé par la cellule de veille</w:t>
+            </w:r>
+            <w:r w:rsidR="00D725A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et / ou le professeur principal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>, principales difficultés entraînant la demande d’admission à l’atelier relais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77976AD8" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06EAD7AF" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A6107BF" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77732CE9" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="188ED0AC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39E80ADC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15F5727D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0435F3B7" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5C1082F6" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10035" w:type="dxa"/>
+        <w:tblInd w:w="-2" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10035"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D62747" w14:paraId="48894D6B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10035" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="007CF8A1" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Mesures déjà prises par l’établissement, attitude(s) de l’élève face à ces mesures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555AE31F" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AC803AB" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0641692D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="166CA3B7" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60D15814" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A2CE4BC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="074FE89A" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F9B096E" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19C57E41" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="566BD87D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10035" w:type="dxa"/>
+        <w:tblInd w:w="-2" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10035"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D62747" w14:paraId="59535C77" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10035" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="025D0C5B" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Objectifs prioritaires à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> développer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour cet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>élève (cocher)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46AFA379" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B1F3D70" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>reprendre confiance en soi, en l’adulte, l’institution scolaire.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5884D26B" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mener une réflexion sur son projet personnel et professionnel afin de favoriser ses chances de réussite.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A893FD0" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Réinvestir les apprentissages par l’expérimentation et la coopération.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E6212CF" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mieux comprendre les sens des apprentissages et se remobiliser sur son travail d’élève.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13787FF8" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Être valorisé dans le cadre d’une réalisation individuelle ou collective.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10D20ECF" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Acquérir une plus grande autonomie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="658EDA23" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Autre(s) objectif(s) : ………………………………………………………………………………………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="345360BC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………………………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DB2D4F9" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………………………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A15C00" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6E0F33B8" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10035" w:type="dxa"/>
+        <w:tblInd w:w="-2" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10035"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D62747" w14:paraId="101A80D0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2835"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10035" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="584008A9" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Avis du psychologue de l’Éducation Nationale:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B992E1C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E8AC589" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CC8D8B0" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="602D8917" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DF11730" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3513727E" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="461C0E62" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D60B1CC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4191C40A" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63CC627C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:ind w:left="231"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
           <w:b/>
-        </w:rPr>
-        <w:t>Fiche Etablissement</w:t>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fiche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pédagogique</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1B7C" w:rsidRDefault="006F7FD9">
+    <w:p w14:paraId="32EB0E5B" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
-[...485 lines deleted...]
-          <w:u w:val="single"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:ind w:left="231"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC1B7C" w:rsidRDefault="006F7FD9">
+    <w:p w14:paraId="7E9294B1" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
-[...54 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:ind w:left="231"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC1B7C" w:rsidRDefault="006F7FD9">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10035" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="1755"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1635"/>
+        <w:gridCol w:w="1650"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D62747" w14:paraId="48D65A21" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="585F501F" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+              </w:rPr>
+              <w:t>ATTITUDE  SCOLAIRE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B919EFC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+              </w:rPr>
+              <w:t>(cocher)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C8D0EB2" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A79CB1C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D71C22B" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5032D305" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="4C1F0D2B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="624C92BB" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Méthode, organisatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n, matériel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EA5FB9B" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30B243D3" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41E0B950" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65320CB9" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="44E3DE82" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E48FD0A" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Curio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>it</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31206158" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42433859" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27D57DD5" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44492381" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="32BEF833" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74DC087A" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Concentration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="383E15B3" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D344BA" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04005F1A" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D4D1F85" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="458F8A24" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63448FEC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvestissement en </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>classe /</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="585230F1" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Participation à l’oral</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="642C7014" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17D4AA00" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="548A89B5" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61D1B813" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="3BA4D383" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EB36DBB" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ravail à la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>maison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="348572EE" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E96DFAF" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D104ADC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7514D7B9" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="757B57A0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D531372" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Capacité à travailler en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> groupe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="371DC180" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B95111D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70BE2F31" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B256AB4" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="0F9D839A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="585"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17DD85F8" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="5" w:line="150" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="286943DA" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Respect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>règles de vie de class</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="695CC3FB" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="5" w:line="150" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26D76075" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="5" w:line="150" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F9C2E0A" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="5" w:line="150" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="159EFEB1" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="5" w:line="150" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="28CE605F" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747"/>
+    <w:p w14:paraId="1053E38C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10069" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3464"/>
+        <w:gridCol w:w="3287"/>
+        <w:gridCol w:w="3318"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D62747" w14:paraId="3269139A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1185"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D4D2CD3" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14BD98FC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+              </w:rPr>
+              <w:t>COMPÉTENCES SCOLAIRES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48A2B89D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+              </w:rPr>
+              <w:t>(cocher)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25913A4D" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="1636" w:right="1577"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F765897" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="283" w:right="283" w:hanging="454"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       Élève en grandes difficultés</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A3170AD" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="737" w:right="1304" w:hanging="624"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25BC4BD4" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="1636" w:right="1577"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B5D995" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Élève pouvant être en réussite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="6BFFD9D3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0421D90F" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lecture, compréhension des consignes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2190CD52" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B219775" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62BC4715" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="1" w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="449A6A32" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="515474C1" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Écriture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="300FE8C1" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D610961" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EB1C334" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="1" w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="2827F6C8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72E8E4DD" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Langage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BA0F748" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="193B6EE2" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181992F8" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="38AF9D2D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20332376" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mathématiques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64E4204F" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EB86A9E" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23DEE2CD" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="28386FF8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="442DA4DC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sciences et</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>technol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>gie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="261A59C6" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BF2D034" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D2A3B7A" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="6E3F8C47" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="182C3CDC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>– g</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ographie- enseignement moral et civique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74278D80" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C6C4F94" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52359FC8" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="357ECA4A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16F56AB8" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Éducation artist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="600BD01C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="278" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="403BB603" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DC263E3" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="3EB84AF8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="569"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C235604" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>EPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A7CF30" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AC44852" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27172A23" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62747" w14:paraId="075661E1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="569"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F20E628" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C2A731B" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="338EC633" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="277" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="17F5B5EE" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747"/>
+    <w:p w14:paraId="48511FFC" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Textbody"/>
-[...127 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Externe         DP 4    DP 5    Interne   </w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Joindre le ou les derniers bulletins scolaires</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1B7C" w:rsidRDefault="006F7FD9">
-[...10 lines deleted...]
-        <w:t>Coordonnées du Professeur Principal pendant le séjour à l’atelier relais :</w:t>
+    <w:p w14:paraId="6B44ED0C" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747"/>
+    <w:p w14:paraId="4E46D1C8" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747"/>
+    <w:p w14:paraId="0DEAB934" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00D62747"/>
+    <w:p w14:paraId="00CFC7AD" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t>Fait à …………………………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>le ………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1B7C" w:rsidRDefault="00DC1B7C">
-[...976 lines deleted...]
-    <w:sectPr w:rsidR="00DC1B7C">
+    <w:sectPr w:rsidR="00D62747">
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="458" w:right="1134" w:bottom="730" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1693" w:left="1134" w:header="0" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00887DD8" w:rsidRDefault="006F7FD9">
+    <w:p w14:paraId="300102B6" w14:textId="77777777" w:rsidR="007C38EB" w:rsidRDefault="007C38EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00887DD8" w:rsidRDefault="006F7FD9">
+    <w:p w14:paraId="5717068B" w14:textId="77777777" w:rsidR="007C38EB" w:rsidRDefault="007C38EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="MT Extra">
+    <w:panose1 w:val="05050102010205020202"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Sans">
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="05010000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Comic Sans MS">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:bookmarkStart w:id="0" w:name="PageNumWizard_FOOTER_Style_de_page_par_d"/>
+  <w:p w14:paraId="03872FCB" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:bookmarkEnd w:id="0"/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:bookmarkStart w:id="1" w:name="PageNumWizard_FOOTER_Style_de_page_par_1"/>
+  <w:p w14:paraId="030593D5" w14:textId="77777777" w:rsidR="00D62747" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:bookmarkEnd w:id="1"/>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00887DD8" w:rsidRDefault="006F7FD9">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="51C98CA4" w14:textId="77777777" w:rsidR="007C38EB" w:rsidRDefault="007C38EB">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00887DD8" w:rsidRDefault="006F7FD9">
+    <w:p w14:paraId="7E617553" w14:textId="77777777" w:rsidR="007C38EB" w:rsidRDefault="007C38EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="546320A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB103228"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Titre3"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55C242B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="669A7B56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="MT Extra" w:hAnsi="MT Extra" w:cs="MT Extra" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2059624015">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="674957621">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
-  <w:hyphenationZone w:val="425"/>
+  <w:hyphenationZone w:val="0"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DC1B7C"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00FF3289"/>
+    <w:rsidRoot w:val="00D62747"/>
+    <w:rsid w:val="000912DA"/>
+    <w:rsid w:val="001042F7"/>
+    <w:rsid w:val="0018728E"/>
+    <w:rsid w:val="002258C1"/>
+    <w:rsid w:val="00306471"/>
+    <w:rsid w:val="00347619"/>
+    <w:rsid w:val="00352AA2"/>
+    <w:rsid w:val="00360463"/>
+    <w:rsid w:val="00573CEC"/>
+    <w:rsid w:val="005E0DF9"/>
+    <w:rsid w:val="00680C1E"/>
+    <w:rsid w:val="007C38EB"/>
+    <w:rsid w:val="00800C40"/>
+    <w:rsid w:val="00844EEF"/>
+    <w:rsid w:val="00891054"/>
+    <w:rsid w:val="008F321F"/>
+    <w:rsid w:val="00953882"/>
+    <w:rsid w:val="00A73460"/>
+    <w:rsid w:val="00AF3EE5"/>
+    <w:rsid w:val="00B1787A"/>
+    <w:rsid w:val="00BD5C64"/>
+    <w:rsid w:val="00C076CC"/>
+    <w:rsid w:val="00C54E47"/>
+    <w:rsid w:val="00CD6B9A"/>
+    <w:rsid w:val="00D62747"/>
+    <w:rsid w:val="00D725A4"/>
+    <w:rsid w:val="00DB794D"/>
+    <w:rsid w:val="00F10BE9"/>
+    <w:rsid w:val="00F14404"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="03D89A8C"/>
-  <w15:docId w15:val="{35645599-4D00-40E2-86DA-13F3AD13C10F}"/>
+  <w14:docId w14:val="1AD6DE33"/>
+  <w15:docId w15:val="{4C04BD50-EE2A-4CFD-968C-C026E89C08E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Mangal"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2610,500 +8307,364 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
-[...2 lines deleted...]
-    <w:next w:val="Textbody"/>
+  <w:style w:type="paragraph" w:styleId="Titre3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="120"/>
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif"/>
       <w:b/>
-      <w:bCs/>
-[...33 lines deleted...]
-      <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
-[...3 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Puces">
+    <w:name w:val="Puces"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...2 lines deleted...]
-    <w:next w:val="Textbody"/>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpsdetexte"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standard"/>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
+    <w:name w:val="Normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liste">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Textbody"/>
+    <w:basedOn w:val="Corpsdetexte"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lgende">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standard"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenudecadre">
+    <w:name w:val="Contenu de cadre"/>
+    <w:basedOn w:val="Corpsdetexte"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenudetableau">
+    <w:name w:val="Contenu de tableau"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
-[...1 lines deleted...]
-    <w:basedOn w:val="TableContents"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titredetableau">
+    <w:name w:val="Titre de tableau"/>
+    <w:basedOn w:val="Contenudetableau"/>
+    <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Internetlink">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="En-tteetpieddepage">
+    <w:name w:val="En-tête et pied de page"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="En-tteetpieddepage"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ia12-ienio@ac-toulouse.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2201</Characters>
+  <Pages>4</Pages>
+  <Words>716</Words>
+  <Characters>3943</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Académie de Toulouse</Company>
+  <Company>Academie de Toulouse</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2596</CharactersWithSpaces>
+  <CharactersWithSpaces>4650</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>CAYRAC PAULINE</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>philippe lachaumette</dc:creator>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>fr-FR</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Info 1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Info 2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Info 3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Info 4">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_DocHome">
+    <vt:i4>-1282346485</vt:i4>
+  </property>
+</Properties>
+</file>