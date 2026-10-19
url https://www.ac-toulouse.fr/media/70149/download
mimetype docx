--- v0 (2026-06-05)
+++ v1 (2026-10-19)
@@ -1182,69 +1182,69 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B62A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C528E6">
+      <w:r w:rsidR="000434FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/10/202</w:t>
       </w:r>
-      <w:r w:rsidR="00C528E6">
+      <w:r w:rsidR="000434FB">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0022685F" w:rsidRDefault="001B62A4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>899160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>139065</wp:posOffset>
@@ -2636,52 +2636,50 @@
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0022685F" w:rsidRDefault="0022685F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="0022685F" w:rsidRDefault="001B62A4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>899160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>142875</wp:posOffset>
@@ -5588,55 +5586,55 @@
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w:rsidR="0022685F" w:rsidRDefault="001B62A4">
                               <w:pPr>
                                 <w:spacing w:line="223" w:lineRule="exact"/>
                                 <w:ind w:left="2319"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>2</w:t>
                               </w:r>
-                              <w:r w:rsidR="00C528E6">
+                              <w:r w:rsidR="000434FB">
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>5</w:t>
+                                <w:t>6</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group id="Group 67" o:spid="_x0000_s1048" style="position:absolute;margin-left:85pt;margin-top:116.8pt;width:378.75pt;height:12.65pt;z-index:-15714304;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1700,2336" coordsize="7575,253" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCA2B7tUQQAAGsMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu4zYQfS/QfyD0&#10;rugSWbKEOAvHl2CBtA262w+gJcoiViJVkr6kRf+9M6TkOE66u919XQMRRryMZs6cM2Ru3h27luyZ&#10;0lyKmRddhR5hopQVF9uZ98fHtT/1iDZUVLSVgs28J6a9d7c//3Rz6AsWy0a2FVMEnAhdHPqZ1xjT&#10;F0Ggy4Z1VF/JngmYrKXqqIFXtQ0qRQ/gvWuDOAzT4CBV1StZMq1hdOkmvVvrv65ZaX6ra80MaWce&#10;xGbsU9nnBp/B7Q0ttor2DS+HMOg3RNFRLuCjJ1dLaijZKf7KVcdLJbWszVUpu0DWNS+ZzQGyicKL&#10;bO6V3PU2l21x2PYnmADaC5y+2W356/5REV5B7cLII4J2UCT7XZJmiM6h3xaw6F71H/pH5VIE80GW&#10;nzRMB5fz+L51i8nm8IuswB/dGWnROdaqQxeQNznaIjydisCOhpQwmEwhknjikRLmojRMJxNXpbKB&#10;UuK2KAuhlDAbX1+n49xq2J5NsmFvPLnGyYAW7rM21CG025uelwX8DZiC9QrTL3MPdpmdYt7gpPsq&#10;Hx1Vn3a9D+XvqeEb3nLzZKkMCGFQYv/IS0QaX87LE4/lgXn8LElzzG9c5jZRTMoWhwi5aKjYsrnu&#10;QQYAG+wfh5SSh4bRSuMwgvTSi319Ecim5f2aty1WD+0hZVDSBRPfQM2xfCnLXceEcbJVrIXspdAN&#10;77VHVMG6DQMWqvcVxFlCyzBAnF5xYSxzgB0P2uDXkSdWWX/H03kY5vGdv5iECz8Js5U/z5PMz8JV&#10;loTAo0W0+Ad3R0mx0wxQoe2y50PoMPoq+DdlNDQcJ1ArdLKntp04dkFAlmVjiEA4RAhj1ar8HbCH&#10;dWAbxUzZoFkDkMM4LD5NWNSfgcaSaNDcF2UUpXk+6CEbOhqChGI6U0Nk2XJSAxBFaXPPZEfQAOQh&#10;UAs13QPSLrVxCQYtJNbfptKKFwPg042MCJwXKQ/z1XQ1TfwkTldQpOXSn68XiZ+uo2yyvF4uFsto&#10;LFLDq4oJ/Mz318hCLltejazVartZtMrVbm1/Q3vQz8sC5MpzGGNd0RlC6niXR3ES3sW5v06nmZ+s&#10;k4mfZ+HUD6P8Lk/DJE+W65cpPXDBvj8lcph5+QRa4+dzC+3vdW606LiBw7bl3cybnhbRAhvBSlS2&#10;tIby1tlnUGD4z1BAucdCW8YiR4cOApTFEwOOcj12CHj7OpnhQf7WIfihoT2DlNHteTu8HtvhR6zM&#10;nTySdIpJD+vwtCLmCOPY4ixi7tD6TBM82+r8/F/5jccRRnQhv4vD6If81uvXFD3jnJOt49oP+f2H&#10;/JCwTn5omePmaK9yyaiDjayeQAZKQn+HKxPc08FopPrLIwe48848/eeO4gWmfS9ApnhBHg01GpvR&#10;oKKErTPPeMSZC+Mu0js4prcNeHY6E3IO972a2zME43JRQIvAF+gM1rI3WttUhts3XpnP3+2q5/8R&#10;bv8FAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph//&#10;/Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH&#10;3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKy&#10;VBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQBJPcP74gAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9La8MwEITvhf4HsYXeGvmB83AshxDankKhSaHkptgb28RaGUuxnX/f7ak9&#10;zuww+022mUwrBuxdY0lBOAtAIBW2bKhS8HV8e1mCcF5TqVtLqOCODjb540Om09KO9InDwVeCS8il&#10;WkHtfZdK6YoajXYz2yHx7WJ7oz3LvpJlr0cuN62MgmAujW6IP9S6w12NxfVwMwreRz1u4/B12F8v&#10;u/vpmHx870NU6vlp2q5BeJz8Xxh+8RkdcmY62xuVTrSsFwFv8QqiOJ6D4MQqWiQgzuwkyxXIPJP/&#10;N+Q/AAAA//8DAFBLAwQKAAAAAAAAACEAEv47A+4OAADuDgAAFAAAAGRycy9tZWRpYS9pbWFnZTEu&#10;cG5niVBORw0KGgoAAAANSUhEUgAABIUAAAAhCAMAAAEHV9viAAAAAXNSR0IArs4c6QAAAARnQU1B&#10;AACxjwv8YQUAAAKLUExURQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADWjmKUAAADZdFJOUwDWgi6w&#10;8VydCEmKyzZ3uCP5ZKUQUZLTPn/AK2ytGFkFh8gzdLUg9mEN407QO3y9KP6qFetWlwJDhMUwcR3z&#10;Xp8K4EuMOHm6JftmpxLoU5TVQIHCLW6vGvCcB0iJyjV2tyL4Y6QPUNI9fr8qaxftWJkE2kWGMrQf&#10;9WChDOJNzzp7J/1oqRRVlgFCgy9wsRzyXZ7fSovMN3i5JPqmEedSk9Q/gMEsba4Z7wbcR4jJNLb3&#10;YqMO5E+Q0Tx9vin/aqsW7JgD2UTGMXKzHvRfoAvhTM45erv8Z6jpVJUfF1SPAAAACXBIWXMAACHV&#10;AAAh1QEEnLSdAAALB0lEQVR4Xu2di6MVVRXGdxJUUkY8QsHCih4YJEVaISBpAiaWRkJiGISiPCu0&#10;ECkVLmSQQYlg5COzB6YohmLSqsAMswIlLfPPaX1rfXse+5x7Lty41+O9+3fv7G+ttffsmTmzZ5+Z&#10;OXP2CW2IUJsh+EPiZi9RWVA0JQzkKlhEFA/3FnHZUP8bqAnWgisC4Vpl2oKmOyPGJCwt9loR7GnY&#10;XOx/oi13P3MsuPRSzwwTd3qs55HwIV0pewVcZH/h6P/Sg24xhWYyjVi7kJetoaDlvGK+WrPgeevZ&#10;vxcppmAWzIcs1UMR4ofHXmRZMUykYr5RKTdhik7uaYqNNg+TdgeeEcKuImjpUk1UPHZfNaefUfaY&#10;rai/LjhdUK4sTTCG2ki1VJ1VVGUtlSTz3ElV5lPJzVTlELWRpLalOvmmZDL/L8fflq6mOscwo/7f&#10;qDW8ghZq3lRTnfoUOAI1nbVJZattnL976buTeRKGyCIVd/Z6MGbp/5hw2CIemgu5zPw+gm64bSdM&#10;JmeF8FyYDcfQVyiEkRr/RvSBvuE/DNM9megKvwj2HXyTbNOMRzt5hcz2iaklQxlZjGR9zO9b2FFm&#10;B5vIVvOvDBvVm+VBPcq8QNDr7em0LJXwlhDWyF/V2WqvjPdHlk+GU/s22oY6o/JizKM6OKew18tf&#10;NvciL1GVUVRyA1W5jdpIUttCaiNJwQrjqcoBKqnOY1uSyWTemMhVNJqy/A80HDvcl5tZauwDljPw&#10;3piRaT+ws85t7LV7rh9HzSPsNEJwhynIs+FJxGQaYiG8aov25SPFysmmIpRpP7Bn7Lprs07YXSHs&#10;YNj8X5vl9h9h457k358OC82+ggVD2I8KJqlxv2UgqvK4Tt+n6zHR6xVNH0bibajI8TZkntwKy5Bj&#10;YafHvVhC02CmV+E+cJG/YFfdRf/eyplllGKf1VST/XbmrcV8Jl7mmlcWUtZ5GzoPid3p1tbiOUh3&#10;THD1iGLLvdVc+Q/STPvBvbUGOlSTU0IYreJ77SJNeJUvLyJZXcxgO3ew6o/hoB+yaAgfZwEAc6om&#10;0EP+cUgQPRvyFultSKcNSGRZ2HMq9B4PAi+nuiSEf8dgHcyS6Rt4P3TCNG0Yc5s3l0wf52S2oVZN&#10;6F01tF+sRpPcO6hkOLXOMCpJqjhMrTOZShZS6zxIJUnFifsRKllNrfMjKkmqmEmtM55KVlDr3EUl&#10;rVf1Qipf+kwmk8lkMo0Mb31CXL/fLG/TJN6LjlqcD0U/36NuW+xGTvdOhTunZQvCAvG59yJetCNF&#10;TGU3dDeCTzOPGUOomTbE9kzj3pExNE46cYGynYuFrXI9tZKEwXigS82b4OY21Kb4Hv0cHjnzfaSK&#10;qHvVY1/tH0YDogUXhXAYNj6FsFvTiCODNxJjWbkBCT48QTll8PrC/IyEc8zQxBWpWQ7i21SfrcRK&#10;djWNZnoR7LDl2Es6fUon7M5J6lovpHbcmR+U0V4I959X6AR7s1SakE774Mhr7gCVKchLm5CnnnyY&#10;pWUxA0jNMgao6V4Zq3BG02imF9FuAvvMP4nCXqKBJiQHNMG3lWDH1I2wnVrphUA03DMQatWE9N8N&#10;bUIycaKtzjaLGLDcK2OZdsJ3XyEhjDPTm5ATc5DGE5gg9lbUpAnZKTFnCuEUM7toQiPcuE6TCRPw&#10;zhbkE4iAsiDTTLvBnT2+spfO1LTshUiR70a4iNpJL0RgI1RtQngoTc4wU6dBLMKEGm0atpIXF8FM&#10;WxH7C7kGyQNu6z8+pvcdeDkSL7cHORfAY94TrmgW8nkYs3TaqMabkRsuscwQjlDBy6Vt1k1ITg/h&#10;gHoIfKHML/TPFnvGnYQeu3TMHCexCakhMi+Ep1TwFVd7A/o9gp6tlz60oWuofwrhKyq4AJO/IRAL&#10;8KF8mIjhcm+thwLOdiabhRyvnsWmUmezLFyRseVCGvFFZvoC3dyVTWfLzaJf0r3dPq5p39Kirse8&#10;Z4owyv4q0tq9h1rncip5gFrnEipJKv4Btc7jVHKUSm6hkqRG9L6NbKOSa6h1NlNJUvFMKrG3GJGf&#10;u0SSeZhrnxQofOVPIt2rsvlcLerayKdVCKOtn3BJ3PnUOr+hkmPUOudQSVLxXGqdR6hkFZV8k0qS&#10;Gq+n1vkplQyg1nk/lSQV76OSJ1wuc4kk8zCXZfPzQplMJpPJZDKZTH+jo6OD1knmBCru6Mjfisxk&#10;TjK8UyQyh4F25Q4RGxCrG/zSt3Ag3RDmqGdf63d4o+xaL1bclkIpUB3ArXZPbYvnzy7GM3FfVtDN&#10;ZDLHgx40kOn3+VPxXSA991R1Fyzo/j11buKjIv9SuRD9xPxqL/Qtz9fwPpUdLP4PKuK/MEOZJ6fR&#10;CuG3IrdBvyvybgscFIw7gO6y26uayfRHykNG8Bi+sUChaSxYMIxW0gtpOTwe1IDGOSQs2ddQY81t&#10;pKFAJ3N0WRHWOZ6riD3rZldf1V5IfLwaGequWnhJKl2JCBeyota/xJdrrkfLV/LiWrEuWICFZzL9&#10;meLY+ZXItSqna4DwUVV9h1+tyUNhk0VBzDjTcuodztesBDjICMaVdz4At3zaYpJ6h4sjdqdb+2X9&#10;SubLFZYRMLb9aluU+0T7BGKu2AO2bvmqG+8r5/pqaVZ6obvlY5ouK/NGmVn6oSPaIs+7UYMrILLK&#10;XEXkk7S6RGfuHyMIZzKdYkexA9e+imjM0U5G5b+VoxGl47nQ4CIu8g5agPUoG/yYvb285eQD5RUF&#10;7IvyTXoh2WJ+CE96ROSz5sKi4fDk5bRYrGkvhP4zIjbSo1uxF7o0zl3WbXegro6Rs9Vwa1ulTInI&#10;YAhX36hWlslkukAPmJEKLzleqh4+Ir+z1L+zYxS9UP2JTY+BoxVnmMgGzHKMvrEufgWNNOmFymEi&#10;RL4Xwre5ECOOBVrDZ+xmL8Q6tW5zAe+Dj/RFrjxyKvNEbjatsivOl3uhTKab1A+YmicYSBjM0PBR&#10;s4pe6N5OjrOkgu1I6DlyYr2QhnYnNRS8VbNFZsxQhdu9K7J4q6fhiqwCN6ohXuQY3bsiy2Qy1ePI&#10;TnHs3g3Ab7kWbHenvCJ7U+WD7wpTKj2AVz1WdrnrvCDyGE1jerGUo/IcpNILna/naSr+W4sNXFfM&#10;6caDMs48+EdoAZE9bhwRjHvtFL2QyDQ3XrXbVICfiY0wR/koF5TeAdNAXAMwrfDW1eKZTKY19SPJ&#10;fHkBAzUw4yw538P4tdvwabGR8MGNWgD2iywYUfcnV3nY44NYcDQDcPXCCAXw3fvFIgdvsbsvNkYe&#10;7gtZ+Sn4gVWLYI5z9ZJx5vPlHSLlEZHvQFHeAitF7vdnDupPFnp9A1TwozBO7IW2lCuvfceXVe4W&#10;jMFvcz2zLITJql+EH1aXRQ1UG3k7AkNFJumWPBW35LjQWt5DM5Ppp+hRQCuCw1V5J93zlsD7Gb0j&#10;xfgMypdgywB6BaygGCQohH9aoCjoBYbHD/nd/To9nAt55GxGlNstsCRZlH27GD83FFdIT0eUhhXy&#10;+k4bRQ/EXqj8JE/xxSarKdoVGeXQEo7nOmM9lFRwPLzW8PpnMpnXmep9oZ7n+PsA7WFoZTKZvk2v&#10;9kK7ipO8LhEZROuESIazqZPe72KYtHbHUEmSW/k5btB8RByS/F53Mk5OUnEybE7lx70bSQbTSX79&#10;O6l4FZU0H2qHrKWSZACepOJkPJ4kNxmeJ/nh8aTwnVTSfPAegofcKiRD+iQVJyP84GZEpyTj/hyi&#10;kqTiyo+ig2RUoDoHOEgQaT1WUGu3Pu+Q8olBg629nendc6FMJvM6EsL/ALIE8ZvGSf74AAAAAElF&#10;TkSuQmCCUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgNge7VEEAABrDAAADgAAAAAAAAAAAAAAAAA6&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAA&#10;AAC3BgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLAQItABQABgAIAAAAIQBJPcP74gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAKoHAABkcnMvZG93bnJldi54bWxQSwECLQAKAAAAAAAAACEAEv47A+4O&#10;AADuDgAAFAAAAAAAAAAAAAAAAAC5CAAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwUGAAAAAAYABgB8&#10;AQAA2RcAAAAA&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
@@ -5659,55 +5657,55 @@
                 </v:shapetype>
                 <v:shape id="Picture 69" o:spid="_x0000_s1049" type="#_x0000_t75" style="position:absolute;left:1699;top:2370;width:7575;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPqhZgwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwghfRZD0sbjVKERcEYdG6IN6GZmyLzaQ0Ueu/3ywI3ubxPmex6mwt7tT6yrGGj4kCQZw7&#10;U3Gh4ff4PZ6B8AHZYO2YNDzJw2rZ7y0wMe7BB7pnoRAxhH2CGsoQmkRKn5dk0U9cQxy5i2sthgjb&#10;QpoWHzHc1nKq1Ke0WHFsKLGhdUn5NbtZDX6/T/3PblSYevS13Z1m6pzeNloPB106BxGoC2/xy701&#10;cb6awv8z8QK5/AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPqhZgwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:imagedata r:id="rId118" o:title=""/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 68" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:1699;top:2336;width:7575;height:253;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCRDM+YwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hhN5qYgtSV6OIWCgUiut68Dhuxt3gZrJuUt3++0YoeJvH+5z5sneNuFIXrGcN45ECQVx6&#10;Y7nSsC8+Xt5BhIhssPFMGn4pwHIxeJpjZvyNc7ruYiVSCIcMNdQxtpmUoazJYRj5ljhxJ985jAl2&#10;lTQd3lK4a+SrUhPp0HJqqLGldU3leffjNKwOnG/s5fu4zU+5LYqp4q/JWevnYb+agYjUx4f43/1p&#10;0nz1Bvdn0gVy8QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCRDM+YwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w:rsidR="0022685F" w:rsidRDefault="001B62A4">
                         <w:pPr>
                           <w:spacing w:line="223" w:lineRule="exact"/>
                           <w:ind w:left="2319"/>
                           <w:rPr>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>2</w:t>
                         </w:r>
-                        <w:r w:rsidR="00C528E6">
+                        <w:r w:rsidR="000434FB">
                           <w:rPr>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>5</w:t>
+                          <w:t>6</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487602688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1079500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -5925,110 +5923,110 @@
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w:rsidR="0022685F" w:rsidRDefault="001B62A4">
                               <w:pPr>
                                 <w:spacing w:line="223" w:lineRule="exact"/>
                                 <w:ind w:left="3786" w:right="2808"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>2</w:t>
                               </w:r>
-                              <w:r w:rsidR="00C528E6">
+                              <w:r w:rsidR="000434FB">
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>5</w:t>
+                                <w:t>6</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group id="Group 62" o:spid="_x0000_s1051" style="position:absolute;margin-left:85pt;margin-top:139.35pt;width:342.9pt;height:12.15pt;z-index:-15713792;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1700,2787" coordsize="6858,243" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBkDdkKxwQAABoXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu4zYQfS/QfxD0&#10;rliSZVkS4iwSX4IF0jbobj+AliiLWIlUSTp2tui/d4aUfE262V30oQsHiDG8DWfOXKiZ63fbpnae&#10;qFRM8IkbXPmuQ3kuCsZXE/ePjwsvcR2lCS9ILTiduM9Uue9ufv7petNmNBSVqAsqHWDCVbZpJ26l&#10;dZsNBiqvaEPUlWgph8VSyIZoGMrVoJBkA9ybehD6fjzYCFm0UuRUKZid2UX3xvAvS5rr38pSUe3U&#10;Exdk0+ZXmt8l/g5urkm2kqStWN6JQb5BioYwDpfuWM2IJs5asjNWDculUKLUV7loBqIsWU6NDqBN&#10;4J9ocy/FujW6rLLNqt3BBNCe4PTNbPNfnx6lw4qJm8auw0kDNjLXOnGI4GzaVQZ77mX7oX2UVkMg&#10;H0T+ScHy4HQdxyu72VlufhEF8CNrLQw421I2yALUdrbGBs87G9CtdnKYjIajKBmCqXJYC0bR0B9Z&#10;I+UVWBKPBWMflmE1HCfjfm3eHY+TEXgcng2jIS4OSGavNaJ2ot1ctyzP4L+DFKgzSL/senBKryV1&#10;OybNm3g0RH5atx5YvyWaLVnN9LPxZEAIheJPjyxHpHFwYJ1xbx1YxludOEb1+l32DEGdjG0cLqYV&#10;4St6q1oIAkANzvdTUopNRUmhcBoxOuZihkdyLGvWLlhdo/GQ7jSGODrxwxdAsz4+E/m6oVzboJW0&#10;BuUFVxVrlevIjDZLCj4o3xcgZw4JQ4PftJJxbRwHnONBabwd3cTE1V9hcuv7aXjnTUf+1Iv88dy7&#10;TaOxN/bn48iPkmAaTP/G00GUrRUFVEg9a1knOsyeCf9iEHXpxoanCXPniZhkYp0LBDJO1osI/oYI&#10;oaxK5r8D9rAPaC2pziskSwCym4fNuwWD+h5oNImCkPtiFAVxmtpwSAJjTQuSiaUEnMQGQ5AeBQM4&#10;ilT6norGQQKQB0EN1OQJkLaq9VtQaC7Q/kaVmh9NgA52pkfg0Eipn86TeRJ5URjPwUizmXe7mEZe&#10;vAjGo9lwNp3Ogt5IFSsKyvGa77eRgVzUrOi9VsnVclpLa7uF+esAUfttA/SVvRi9XZHZ3u/SIIz8&#10;uzD1FnEy9qJFNPLSsZ94fpDepbEfpdFscazSA+P0+1VyNpCjR+HIWOlAaPSzA91883euG8kapuGp&#10;rVkzcZPdJpJhIpjzwphWE1Zb+gAKFH8PBZi7N7TxWPTRLoOAy/4PEys8F/bZe+wTq3lwjlPiD5BY&#10;w0tiNS/YmxNrDG/IK4k1DBBN/Mi45NWD3HPJq5e8uisn4KPkJK9G+Cr9cHl1eMmrX5lXR1C2mfrt&#10;7IM1gC+pS2I1ZdbRR90lsf53iXXTQudJ9SUtjN5WF2Lf6aWezYeKtBS+0ZHtvnwPsGVh0+FHLCXu&#10;xNaJTX+i24fdFUdvYR5rclO+2CbLv1TtB0ftfV9ZL+7aJygR1ouvN08u9eJicV5THRRJts60xdGl&#10;XnylXkSHtfUiUnq73JrOo6m3cGYpimcIAymgIQHxAm1lICohP7vOBlq0E1f9uSbYcKvfcwhT2KJ7&#10;QvbEsicIz+HoxNWuY8mptn3fNfSVVhVwtnHGxS30J0tmmh57KaCmxQFkBkOZBqypgrtmMXZ4D8dm&#10;176lffMPAAAA//8DAFBLAwQUAAYACAAAACEANydHYcwAAAApAgAAGQAAAGRycy9fcmVscy9lMm9E&#10;b2MueG1sLnJlbHO8kcFqAjEQhu9C3yHMvZvdFYqIWS8ieBX7AEMymw1uJiGJpb69gVKoIPXmcWb4&#10;v/+D2Wy//Sy+KGUXWEHXtCCIdTCOrYLP0/59BSIXZINzYFJwpQzb4W2xOdKMpYby5GIWlcJZwVRK&#10;XEuZ9UQecxMicb2MIXksdUxWRtRntCT7tv2Q6S8DhjumOBgF6WCWIE7XWJufs8M4Ok27oC+euDyo&#10;kM7X7grEZKko8GQc/iyXTWQL8rFD/xqH/j+H7jUO3a+DvHvwcAMAAP//AwBQSwMECgAAAAAAAAAh&#10;AFzK0XI0BwAANAcAABQAAABkcnMvbWVkaWEvaW1hZ2UzLnBuZ4lQTkcNChoKAAAADUlIRFIAAAEt&#10;AAAAIQgDAAABzI89hQAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAABp1BMVEUAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAABk7Y+rAAAAjXRSTlMAQYLDLm8b8VydNiP5ZBDmkn/AbK0YWZoF20aH&#10;dLUg9qIN406P0Dso/qoVl9iyXp/Nebol+2YS6JTVQG7wWwd2IvhjpOVQPb8qF+0EhjK0H/VgTY68&#10;J/2p6pYBQoMc30qLzDe5+qbnUtQ/wSyuWpu296MOkP+rFuxXRIUe9F+g4UyNzjl6JvxnqBPpVJUD&#10;O9umAAAACXBIWXMAACHVAAAh1QEEnLSdAAAEfUlEQVRYR+2ZiXsURRDFW40nAVTUeCuCGm+8bxFB&#10;Ae8zCuwqxgMiGte1NJ4Qb1H+aF9Vve7pyc7uzrKTfPHL/r5M96vurpra6pndnU1YZYR9gY1IeQJG&#10;lxLYZK9jmVPsmyE/m3xCAVakIkXeAp2QcBIz79AK8pCty17SGoOTdzrUORJmX0NrU1n6EYyrp+kX&#10;SgsqFvsgDps7oU0JCYdDQCGc69gnvgXW0u4hztuCyvP/f6n/cvb4nqykg+3VYRyd6q0OHcyd0Fnh&#10;jnJ9DzamzaNoL1NjJZiUMIUjubs4Zm2Ox5qmTMszbDjG8gV6V3V3mMyxSUzZTZffbQUi7+F4XZd+&#10;unJB6fqpwKf6z581f7HfQFRuTjUjLF2PPIj8d+LYdzy03uXYIESeDfKThHl93SK/hbdN4O+z0Dpk&#10;SwbjfmGL3gAyVQyYmEXn4C7xT6TqG6UHW8WGLmhV1A9ANwRIeenA8/KAdk75w3Q4tiY23u+iSN1A&#10;sOZm9wvhXhXxUObeolC2lbrR2JZ51QvgKUS/du6UB6vEN9ciZHIEMq9MgpmRQ03Y4MilFMNZy4tr&#10;naa1Cuxm/vVexgX4ooiFHf/Sj968LvwFTb0AC+Y46/6xsa+V4WkGVeQ8HFfhsL+htGU2tERangSa&#10;N1RMYxNrBjii6+DfMn8d4YCKTTHCY2nGzKG0dZ28og3+FnUIgmnVwdJSsRxF7JeKD2vkyTfhXXIu&#10;hwZSTsuG8M1X0zpVLwDSWqQfAxSB5GfrwZ/Fdu7xycFUpXWLpVUzANI6RD8GiL3KKNIIyGRfSmnd&#10;pMaVaDytWgFsE7+H0BTU4Xf2RhJP6R5+HG6X7tE0NoBSWn4JfGdpvSndz+sE0LS2mx+MO9mb45x0&#10;i2qFsNm/UAz9XlFJ5lUvgKaFp564tuQ0JIA+g4HTmbbx2tBpC+Rhap+IaZ0VVmORazJt47Wh06uQ&#10;tk/AJ2ZmpO1qXXGs2V/TJkyYsGF4Ir29NcrqRJ0woWmutk948JHbtH51a1zaIh8yYgr9OOeO05b9&#10;bk/7Y/AzHMUzWRMciXfi14wr/7gt9sufK3YHdXoBcqst7L2HRW51cZ/PcUX2m+FYoFovmrgf5/7C&#10;VEeu0A5f178xO6Cce7VntZjBHdaOD6v1r8j7ZocnWYWKasUHriU5SVXmjMjlxH32idxjM82AalGJ&#10;PZm4QjOfJoDrVC05o31DsFoi82YqIi9b21Mt6xRUhapEUc/Egl6CH9AYl77V4gY7+k+pVK0QLtIM&#10;9GGyCbxai+XTeQb9qxUCLh4Re8rKwLVFVeLh6uHRqXVtfek6VUv5oakMeq+t24ZfWwYep8+njFwi&#10;8rcJXFLL6JZ2qvFIU7n2rZZ2dsKw7Ftd3InXa/tjUxnEd/l4unMg/N/6Ihdrh/P7v7yKM17rak6e&#10;sz5nE9yVo2YdoGXG+Ayolm6JcfdLbrNaUz661cbGJ1YrhLs8sNxIO/zBAZrZi77BJ7bT3DgU1VpL&#10;vNoR+zlHoU04uDrwHER/D1Lib0KEowUim6kmDMbq9xWNMQnhP2zHwD+V+KR8AAAAAElFTkSuQmCC&#10;UEsDBAoAAAAAAAAAIQAf9tiOqAEAAKgBAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoa&#10;CgAAAA1JSERSAAAAIAAAACEIAwAAAfj/afUAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAA&#10;AGBQTFRFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+k/ojQAAACB0Uk5T&#10;AG+SwGytWTsC8/sSU/Ai+JlgOqm5JJOINPdi0f/G/BPnrBoZAAAACXBIWXMAACHVAAAh1QEEnLSd&#10;AAAApUlEQVQoU72Shw7CMAxEzd6UPQ/4/7/ETY7KGS0gUZ5U+TwS11bEU9CKgNZSxlCX+JgJbXH2&#10;Vg/PXoJkmzTQXL7X9NGWwPGgp2BLYejT/pR5/KfvBu1Eq8BNvwsdpevSpsbPZgL3KUVF0nNRngjL&#10;1q2M3xLAiCrPt88pYOz2qewYiACuXhzybTTcI8Gbq4hXn1BzseEEDJzYAEMnEpacYkX/r4g8AT5I&#10;CnTEJvytAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQC/2g0wSRMAAEkTAAAUAAAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAC5wAAACEIAwAAATrwxewAAAABc1JHQgCuzhzp&#10;AAAABGdBTUEAALGPC/xhBQAAAtZQTFRFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAA+TpGBQAAAPJ0Uk5TANZBgsMub7Ab8VydCN5Jiss2d7gj+aUQ5lGS0z5/wCtsrRju&#10;WZoF20aHyDN0tSD2YaIN406P0Dt8vSj+aaoV61YC2EPFMHGyHfNenwrgS4zNOLol+2anEuhTlNWB&#10;wi1urxrwW5wH3UiJyjW3IvhjpA/lUJHSPX6/KmsXWJkERccyc7Qf9WAM4k2Oz3u8J/1oqRTqVZYB&#10;10KDxC9wsRzyXZ4J30qLzDd4uST6ZaYR51KT1D+AwSxtrhnvWpsG3EeIyTR1tiH3YqMO5E+Q0Tx9&#10;vin/aqsW7FcD2USFxjGzHvRfoAvhTI3OOXq7JvxnqBPpVJV4IwTTAAAACXBIWXMAACHVAAAh1QEE&#10;nLSdAAAO/klEQVRoQ+1biZ9WVRk+iriXKVLuokmpZSiZGpSWhAkmKi7gEipJ6YQFZGppk4qaGzim&#10;KJRpjoZLoZWGYShijqKC+QrupGlYBi7xH/Q87/uec5e5M/PNhsOv75k5533e5Sz3fOe799x7zxd6&#10;GZLLK6COaq+7IDRrAzKMXtHMTQlqDfLolmGaWwxapbnbrphokWEIGeL1aLQ1QwJMRL6SFuhr3OcZ&#10;gwBTrYRhicv1Gse7TPiUy0rs4BJIQ7RgzairB7qxhDkuHS9rER/KZhh2zUZTPxGkQ6ksdPv8IKPC&#10;FWR56KcRwWJO9E//gzS7g7agn/uGoBMFH5o5oktaVElA3aOLljrK0BGWq5SQkrQEWaME/0wp7ofq&#10;DDI8NM+E4L8NuX6KWVw0MDGejpaWAIoZCe1tGmapHek1JxIuoN1wq8sMCGJjLago6iyDc4Epnmea&#10;i9sh8g5MVpYTTFizSHhUqXrNogGqEWer0SbycTTMjM5dmC0O4dnwVdWrYbWNjoVqx3kuew65LuTo&#10;CkNSzGJqHX0BHU+dLCKyqjLDXHYMfnk3QsLUZc7KcrR2aDQrGqSMpe8g8wR9J3dY9QuRTkBabioc&#10;+n2XFl70lWkhnkzCBCSeE5JjjJotRv+DxOsPeUYBfKuLwInlYCtjOqQyVyE2dE3C42GTstMcTMvV&#10;FH1PYdTNbf9j1AMy3kJuZpCE/ckNJEgMknCDKqq2C3xdh0NYFM5GQym9TE6w68kQwsCzizGVXVds&#10;5uRFZh8gmc6uxa7rNeFtnrqpx07bf5vAx4CuWwEiMhTHSg5SzWY5AMrVdKAl5GTm5GUJXXeV+Wai&#10;q0RXzaG1gN/njiVWkCa0BIWMaW4YglwOVTUhzxUoX+h6rTigswU6RmV9PImn87ixpNZRR+9gXOfm&#10;dkW0POgkonVMVRv4wtcI+ZGTzkPed1JA5w65O5C7u9FWN7vZvUGvHRuwISScfa1J8idCuJFyUgjn&#10;q1VesdMz0iSVV9LaG2Cztgg5A6k/LnSwPE9r4OVIZZABSLcjQVmFdFFyIIWnkG+vLDOmhHsKdp4l&#10;FyE1y6bFCLnTnITcFcJsDnr0UzzHfJtokdkhTMU1RotSIPuLhMbop5gd9qF3f3KskCiy3LJFYTcj&#10;i19SeSRzZSaNRkMBsbNtAx14EkErEHkngwWGQilcfoGDyJCwCtkreiHNidWY2mgoOF6OBgUZeL/Q&#10;LwWQqDGLabaVTz9V4DC7RlksZ3reCKVfLI4lnRplZJClyuVNjXG/LvEA1A5Te4OOfyPzQ3gM1Fbg&#10;ChnNzKjmXYB2YAWL88GIVpOry49MXjKrrlr5xEbvmM07g34kNbi8Vgk5Cgb5J7Lfq24RUZ7qEpmc&#10;BjnHB30GrZ404CRmYYzyONPDnszCdCQJQ2jJlrEygjKm8IvwjNmJtZcig3pgckMckniyMvsWMkqe&#10;XuaZlR9VCJ+g4oPTWWysZdsZ9B5HrzdQAwb9xOSUQSYVee79G/QVl1OYlzudL1DAPJdtY9B1TtYR&#10;RAYPliZX+ijkT04KqJwpdtqKcKMiZ8rROuqoo44+CPGH+7VhAdaOZZTPcBIfkiVUn0NddogLunEK&#10;7V7L3UYbZ/8p33BSEyrqaGVqHVPZcnV3qnCNyxoQL3IiW1FsAuVsmPj+lC4+ddWWH88Ce/GqKGu7&#10;U3f3+lVZujcOVZYg8SYs2JjLL8MpbEfmhYdVaqPIKI+j/FkI16uxNyDhI95g/GQhDwth/H6gmAv6&#10;DDn6SPRpQYu9LCWgDRc5glYADrW9aZNHwsys1q0phlK34vCag4I4mpzavSJrzBReEPkdRK4nI61Y&#10;sbjXqHBLymKkZjbm+N+Y0poz3zSj5nVZgWprAbEDLT5Y+lAlwxehqYFxA8gEtwMyW8dcnkfiUxPY&#10;z1AfMrkQ6ZIQ7lGDFp2FNJJMXznxjS8DXyVH0vNuSuzFxD+AnKyGeN9GMNiaQGqKRvvHCEWPhs81&#10;+9OqTwvC3pKbkJXq9Sys+ULi2ZhTIrfrFjX5NxnkDuE5ix2geglyjJO2oB0YQenPWpCttuYMgtO2&#10;z0jL5DskOs/3TDaXWVDeYMeqmeb5O94kCwaFKWbfPFosN6NqJpZFi8kPkH6c6TSlTDE5uswkpTF/&#10;JLqZ4+jxPTVO8KRjpxXrdNeAolaHp/PskkG8ha+mfTtjhEoAY26+aGPm5MHoMGPSQuCjEMG9bzSp&#10;lbJgCGFqVMxeHPOFZlQtbKOB0RJDlCQ9nBz9in4bpFAzlcdcbkoepB3lIJVm4RPQ7o55vzmFDiRi&#10;kHM1t60omrWa50AqlIIoCTUmDfAjj6aopBgz8GRNq+sO4yUjID7PlVo+nHtPcpG5EmyqNM9HZdzG&#10;nIkP6I43f9gS8mF90zLYLBZ7sfLOQo8VyerwZJnC2N4Q0bEhye12DVUbOhl9ichcyKNzBg0DdAsB&#10;IF9H9kDOr+RLOcMlyPC/HfnuNELdAhlfMsgPQD6vNsIiQzjKZdg5fbAyCnII5GTI/9CoIRfSBTlf&#10;44y/pzwbc81mhGvVOtaMcciDvMvMeGfBYmci0+LMElH4wpSG5Fhu31KOOWetvJDzZQSwN+9R4z4L&#10;p9GEy2UqoIbIdwTnqwYql7qDINU3ICQcTacu9AW8GzVXVvArWyK3RJNa+Pg5co75OfcoAwbys3ef&#10;+lUpFS5BTnXSFtiBiShsFXqyrFegNe9xpPIPCyfG57CDcg9k8w9Y4+G728NKg7IqV7iAtuwZRnQc&#10;0pPQjo9rtT2ob6FyylVOa278AMa5dCuRs7xv9GC1fwgYwOfnlcfUh1A95rrRqoQ1eqqRpSby5XKW&#10;bxtdoPY66qijjjrqqKOvoTff7Dc1neGsPaxsasr9OqYCDU1NJzptE021HkdT0+nOeg6bv+OkjnUG&#10;ri+d1oC7RT7ptMcxrbaOPBmfWrSFpvTSox3UfND8kUAPY7kI9172NCZN4Gd5JXe9OY7395EGEd1C&#10;FTQsPrAJ4bZbVP+bq8RbcXS+rK4UGibcU9TXH7yhR+LKukWp2R3lH87axS36nq8dvCGLnbWHD3Oe&#10;9w7wMV4Rwk4QK6neDPKv/Dy/Rvg0GOPHsCkQfJQbi4Ur8rNA9Dn/R801A8J+8HwU2AoNbeOHzn0X&#10;3+PRiZS2LjQ0NDgzjGxo0LEroRzW2nBwyVAIKE611a0KK8pW6Mc6Nfy5dcDdTg0NDbOcnZ8LzTVe&#10;3XCY0tDwK4jcPEdgxU+disXLlQ2trjxDqUAbnekYIu8ZWSxyeAg7c0cyjGmez7IjFolPfkX+q9Zf&#10;u35WGpJ4YU0XHdNvSgGfTmw9wa0iT0OI7hJX4Cvr0B9cA4e4bsc2nq/Zgb2gNza+6FaWG6Ux6ZIs&#10;srcb9HfcmJCgjY2NyKmpR0GNz+caG9GSfjoJ5tUoDRso8nOt4VVqcOCEpRiiOvenyFQN0PeOoVnG&#10;q5tcCaEeqCo+C0PWqQwaSSyN8xx8Hw1cpqrjURa/14/xfngbGzFLUhubgQuXAduYBaZFmpt2F92K&#10;pVQbQCo6owHAXa7ZTnky+2WDAgsKZ2mLC5Cb5/Y9uCzzPUG6MNeWyGuRcDNKhr9bkEi6rcgOqEOg&#10;4x296ekQtosnjsAKkd+4QXW2cacbLnNLCSIbUVxsm34I4f4VI/tSbJwNxFHMfJ6LnEmhzMVZKsMC&#10;GawSH7LKeHZAJ1RNJZIM8xLbIzEiKqON6DYAxXnyMQp9eUj81jznpoDX7LiakyGEx0wscpMJke+r&#10;lusM8XGR852iTs7zXZJf5BRnRL6YiP/mJFpFLlKZhfkgJP9UlSHwFTLUuBzI1xoO9LsNkTtMVM5z&#10;sQ0Oiqx4Ns99jLNPgXw+Py7feTCO00QZ7sFURrj9+kLRYkh7eOB1J13GdH8RNlNOoMA893tE4X4q&#10;ld6dBTYxyhA5x8izqd+JDFOGGVT8RYfN8/j2RMGf3mflIisZZnuwwnbypgi3GtxGnODXlBtt5e4B&#10;BjMwJ6KeAw3NrfcDx0IqcKnOYBttFJLbsKXz/CceY3AP8bzIU06vcq9iDC1Z5BE2hbfKN46r03dV&#10;c7zpRRXxZ2k5TLZSXZznqDMnFDrPw+vaHrBsI/elPQCKG0ReUdLVed6DsFb5y0SDnwDdTlT2y44v&#10;ItpM+jzH8sTUCJvnKTwhMzgrGR5sVSKLwGXHWQnx8mQrTyn/kLnUBPK3VEvIz3OtaOzYrb2QClhU&#10;KSNv1nmev7yXMZYVQ7auLGeIIVGz3H9xaTi5VXnHGDaAK28s1aV1i9vK65Y84rolbz9F5CGnsHdl&#10;3dITeMVGACNNrbPzvPAcT+SbLlXEeQ79RlUjbJ5PkfLv7ls1VTaIXKVahhSBw3BWQtF+Ujks041d&#10;WA7I5jnOWs6cqLhN5H7VSsg/ULB1y9GFc1wZn2Ntl0t5w12+OyKPIenSLzouyvsBX0SWIXK5yvbP&#10;514nIfK2M1Cf5yIzI4lrb0wcZwbcaqgU0Z2EBE5On3EKZAUuKBXtZQi3wRph3sl5PkHirmuFyPYm&#10;VEvznPs8jlyFMxpvFaHG+1BoD20awh9PE/ma6WoGnFUYZA6WguNWxesiDCtCGOEUbQS45D7qhn2h&#10;KlbZJ72SFJJhPHO3auKYXADnQDbPN/W1Mm5UC92DOn9yCHO3EHvq5uD9bazI7kPfyVmoG6Bxw+Vf&#10;7V4Ern2xGF32Hu7BTWduGMqafupKdOTq5BICogl3uYfjpHuv+om1YqvT1LDfQUF/QPUI9y/PmqEt&#10;zXOTKewRu3nngkx/yJyqfzyFYsXyiFMDlnnTKBHKPaK14Zms6S4i3iLGLnZynheXYaGfyE4QKTDO&#10;8xCuQ/1Af1XiPA+hv1q38tcSrZpqZdDJRlhFgNWQ58mlOAwGBTxrzYQbiSysogkeRhaQX7fsRjvu&#10;lT00lbCG31ztasRqNaMin+eAPR0pdtGLTy9oO2xrWtYr4Fg4nOYcftjcnE1sq+p2hTaWqE36+/lc&#10;rx4K0zLwQQ+gXzFHnOdDcrcCp1tYLI5Zo4jviUR0u7KyDIcWTJ25s0R4d3+QP8la5WdBtdPr8z6O&#10;A/w5ErE+9r/vYPfah+/d+kiva0xPQ44rCtZIdXQV+gvU2lD7ksQ3LjsKT+Da/K641+HGuLvZ8X+4&#10;yXlXP/T96rO8Ozhwv7jW7BDzaw9dHxDC/wAazSQSM8ZoKwAAAABJRU5ErkJgglBLAwQUAAYACAAA&#10;ACEAIg/SYeEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X8g9hAb43kGNfGtRxC&#10;aHsKhSaF0ptibWwTSzKWYjt/3+2pOQ47zL5XbGbTsREH3zorIVoJYGgrp1tbS/g6vj1lwHxQVqvO&#10;WZRwQw+bcvFQqFy7yX7ieAg1oxHrcyWhCaHPOfdVg0b5levR0u3sBqMCxaHmelATjZuOr4V45ka1&#10;lj40qsddg9XlcDUS3ic1bePoddxfzrvbzzH5+N5HKOXjct6+AAs4h/8y/OETOpTEdHJXqz3rKKeC&#10;XIKEdZqlwKiRJQnJnCTEIhbAy4LfO5S/AAAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMC&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGQN&#10;2QrHBAAAGhcAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADcnR2HMAAAAKQIAABkAAAAAAAAAAAAAAAAALQcAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwECLQAKAAAAAAAAACEAXMrRcjQHAAA0BwAAFAAAAAAAAAAAAAAAAAAwCAAAZHJzL21lZGlhL2lt&#10;YWdlMy5wbmdQSwECLQAKAAAAAAAAACEAH/bYjqgBAACoAQAAFAAAAAAAAAAAAAAAAACWDwAAZHJz&#10;L21lZGlhL2ltYWdlMi5wbmdQSwECLQAKAAAAAAAAACEAv9oNMEkTAABJEwAAFAAAAAAAAAAAAAAA&#10;AABwEQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAIg/SYeEAAAALAQAADwAA&#10;AAAAAAAAAAAAAADrJAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAIAAgAAAIAAPklAAAAAA==&#10;">
                 <v:shape id="Picture 66" o:spid="_x0000_s1052" type="#_x0000_t75" style="position:absolute;left:1699;top:2811;width:4866;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDt8XdlwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvmq2g1tUoVRB7VdueH8lzd9nNy5JEd9tf3wiCx2FmvmFWm9424kY+VI4VvI0zEMTa&#10;mYoLBV/n/egdRIjIBhvHpOCXAmzWL4MV5sZ1fKTbKRYiQTjkqKCMsc2lDLoki2HsWuLkXZy3GJP0&#10;hTQeuwS3jZxk2UxarDgtlNjSriRdn65WQfj+YX/RXd3qw3Qyr8/Hw1+/VWr42n8sQUTq4zP8aH8a&#10;BYs53L+kHyDX/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDt8XdlwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:imagedata r:id="rId121" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 65" o:spid="_x0000_s1053" type="#_x0000_t75" style="position:absolute;left:6481;top:2811;width:212;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQADb2bQwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hCbtpWh1uVlPRwcYYeJgbOz+TZ1NsXkqTafvfL4eBx4/v92bbu0ZcqQu1ZwX5LANBrL2p&#10;uVLw/fU6fQYRIrLBxjMpGCjAthyPNlgYf+NPuh5jJVIIhwIV2BjbQsqgLTkMM98SJ+7sO4cxwa6S&#10;psNbCneNnGfZUjqsOTVYbOnFkr4cf52CU773i/b8qG11GOaD1D9Pi483pR4m/W4NIlIf7+J/97tR&#10;sEpj05f0A2T5BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAANvZtDBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata r:id="rId122" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 64" o:spid="_x0000_s1054" type="#_x0000_t75" style="position:absolute;left:6587;top:2811;width:1970;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlmlHnxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33dSDNNFVaqGQSy1GD3p7Zp9JMPs27G417a93CwWPw8x8wyzXvWnFjZxvLCt4mSYg&#10;iEurG64UHPYfk1cQPiBrbC2Tgh/ysF4NB0vMtL3zjm5FqESEsM9QQR1Cl0npy5oM+qntiKN3sc5g&#10;iNJVUju8R7hp5SxJ5tJgw3Ghxo7eayqvxbdRILfXzan93eOZ55s0n33mX4U7KjUe9W8LEIH68Az/&#10;t3OtIE3h70v8AXL1AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOWaUefEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:imagedata r:id="rId123" o:title=""/>
                 </v:shape>
                 <v:shape id="Text Box 63" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:1699;top:2787;width:6858;height:243;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBh3lHvxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8Mw&#10;DIXvg/0Ho8Fuq90dSpvWLaVsMBiMpdlhRzVWE9NYzmKvzf79dCj0JvGe3vu02oyhU2cako9sYTox&#10;oIjr6Dw3Fr6q16c5qJSRHXaRycIfJdis7+9WWLh44ZLO+9woCeFUoIU2577QOtUtBUyT2BOLdoxD&#10;wCzr0Gg34EXCQ6efjZnpgJ6locWedi3Vp/1vsLD95vLF/3wcPstj6atqYfh9drL28WHcLkFlGvPN&#10;fL1+c4JvBF+ekQn0+h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh3lHvxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w:rsidR="0022685F" w:rsidRDefault="001B62A4">
                         <w:pPr>
                           <w:spacing w:line="223" w:lineRule="exact"/>
                           <w:ind w:left="3786" w:right="2808"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>2</w:t>
                         </w:r>
-                        <w:r w:rsidR="00C528E6">
+                        <w:r w:rsidR="000434FB">
                           <w:rPr>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>5</w:t>
+                          <w:t>6</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="0022685F" w:rsidRDefault="0022685F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0022685F" w:rsidRDefault="0022685F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
@@ -6135,57 +6133,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-64"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>expériences, il vous est demandé de joindre des justificatifs qui</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>faciliteront l'étude de la recevabilité : état de services ou fiche de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>synthèse</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> visés par votre service RH, arrêtés de titularisation/</w:t>
+        <w:t>synthèse visés par votre service RH, arrêtés de titularisation/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'affectation,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>contrats, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0022685F" w:rsidRDefault="0022685F">
       <w:pPr>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:sectPr w:rsidR="0022685F">
           <w:pgSz w:w="11910" w:h="16840"/>
@@ -9590,50 +9583,52 @@
           </w:tcPr>
           <w:p w:rsidR="0022685F" w:rsidRDefault="0022685F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5133" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0022685F" w:rsidRDefault="0022685F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2437" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0022685F" w:rsidRDefault="001B62A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="-72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -10038,51 +10033,51 @@
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="50" name="Picture 22"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId128" cstate="print">
+                          <a:blip r:embed="rId186" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="10434" y="-700"/>
                             <a:ext cx="272" cy="219"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -10188,51 +10183,51 @@
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="5B88ADE8" id="Group 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:174.15pt;margin-top:-34.95pt;width:384.05pt;height:12.25pt;z-index:15752192;mso-position-horizontal-relative:page" coordorigin="3483,-699" coordsize="7681,245" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDd6qIpwwQAADcWAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v4zYM/j5g/0Hw&#10;dze2I7+i6aHNS3HAbSt22w9QbCUWzrY8yWnaG/bfR0p2Xou162EfdkiBpJIoUSQfkhF5/eGprsgj&#10;V1rIZuL4V55DeJPLQjTrifP7bws3cYjuWFOwSjZ84jxz7Xy4+fGH622b8UCWsiq4IsCk0dm2nThl&#10;17XZaKTzktdMX8mWN0BcSVWzDqZqPSoU2wL3uhoFnheNtlIVrZI51xpWZ5bo3Bj+qxXPu19WK807&#10;Uk0ckK0z38p8L/F7dHPNsrVibSnyXgz2DilqJhq4dMdqxjpGNkqcsapFrqSWq+4ql/VIrlYi50YH&#10;0Mb3TrS5V3LTGl3W2Xbd7swEpj2x07vZ5j8/PigiiolDI4c0rAaMzLXET9E423adwZ571X5uH5TV&#10;EIafZP5FA3l0Ssf52m4my+1PsgB+bNNJY5ynlaqRBahNngwGzzsM+FNHclikSRzTceiQHGh+GIZx&#10;aEHKS0ASj41pMnYIUN0oNTKyLC/n/fE4Snx7NqDm4Ihl9lojai/azXUr8gw+vUlhdGbS110PTnUb&#10;xZ2eSf0mHjVTXzatC+i3rBNLUYnu2XgyWAiFah4fRI6WxskBOhBHFh0g460kGKNdhl32DEOdDDak&#10;kdOSNWt+q1sIAjAlnB+WlJLbkrNC4zKieMzFTI/kWFaiXYiqQvBw3GsMcXTihy8Yzfr4TOabmjed&#10;DVrFK1BeNroUrXaIyni95OCD6mPhG08Bb/ikO7wO/cIE0p9Bcut5aXDnTkNv6lIvnru3KY3d2JvH&#10;1KOJP/Wnf+Fpn2YbzcEMrJq1opcVVs+kfTFq+vxi49HENXlkJnugpYxAw38jIiyhSVBWrfJfwdiw&#10;D8ad4l1e4nAFluvXYfOOYMy8tyxioCHGXg2bxI96/4+9PoENwROMQ0hyGDmBDd+d94NnKN3dc1kT&#10;HICpQVBjavYIaljVhi0odCMRcKNK1RwtAE+78hJIqZfOk3lCXRpEcwBpNnNvF1PqRgs/Dmfj2XQ6&#10;8weQSlEUvMFrvh0jY3JZiWJwU63Wy2mlLHYL82dcHQDYbxuhr+zFGHBFZnu/S/2AendB6i6iJHbp&#10;goZuGnuJ6/npXRp5NKWzxbFKn0TDv10lsp04aRiEBqUDodHPDnTzzN+5biyrRQe/rZWoJ06y28Qy&#10;jPx5UxhoOyYqOz4wBYq/NwXAPQBtPBZ9FKjorvD5/2VSjJCTTBp8l5k0MI4zYHfo0ZdMal8SvkfH&#10;1D4lzlNpHFwyqfnBP8o2l0x6yaRDxRBChJxkUvOcPH5Nfgdv0vElk75SyvlemEKFgkXZWSYNI6gs&#10;L29SrAkO322XTPrfZdJtC90kPZSpMHtb6Ye9pJf6MJ9L1nLIAch2X5KH8HSw6Q+LO6i1KyjKTUHW&#10;7xs6Jtq2S/6h/j46gJM3FYLQCIEMjDFHI4pPWPvGwy5KHHmxDTrfSPT+OvA9hce/Khgv1VXf64AG&#10;lQXeOtpSFs/QDVASinUoWaDHCoNSqq8O2UK/cuLoPzYMu0/Vxwb8O/UpxQanmdAwBk8k6pCyPKSw&#10;JgdWE6dziB1OO9sU3bRKrEu4yfZhGnkLzbuVMA0ClM9KBfUfTiDEzMh0J03F2HdSsf15ODe79v3e&#10;m78BAAD//wMAUEsDBBQABgAIAAAAIQA3J0dhzAAAACkCAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc7yRwWoCMRCG70LfIcy9m90ViohZLyJ4FfsAQzKbDW4mIYmlvr2BUqgg9eZxZvi//4PZ&#10;bL/9LL4oZRdYQde0IIh1MI6tgs/T/n0FIhdkg3NgUnClDNvhbbE50oylhvLkYhaVwlnBVEpcS5n1&#10;RB5zEyJxvYwheSx1TFZG1Ge0JPu2/ZDpLwOGO6Y4GAXpYJYgTtdYm5+zwzg6TbugL564PKiQztfu&#10;CsRkqSjwZBz+LJdNZAvysUP/Gof+P4fuNQ7dr4O8e/BwAwAA//8DAFBLAwQKAAAAAAAAACEAGF04&#10;4xsEAAAbBAAAFAAAAGRycy9tZWRpYS9pbWFnZTMucG5niVBORw0KGgoAAAANSUhEUgAAAOwAAABb&#10;CAYAAABwHGnZAAAABlBMVEUAAAD///+l2Z/dAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7E&#10;AAAOxAGVKw4bAAADqUlEQVR4nO3dS27rMBBEUfEh+98y38iAYzgyZbG7q8h75pEJile/+NN67wcA&#10;D/+qBwBgHMECRggWMEKwgBGCBYwQLGCEYAEjBAsYIVjACMECRggWMEKwgBGCBYwQLGCEYAEjBAsY&#10;IVjAyE/1AK5orZ1+PUbvvWWNZdTZmBXH++A41ztoyl8R82nRnKlcUN+M2228z6rj3engIhns3QX0&#10;LGtn7T7m48gPY3T8BBto9iJ6iNxpEWOOXmRR83wcemMn2ACRC+ghYse5LfyMeT4OrbGvFKzEU+Ks&#10;RTT7daLH7TbeqNdqrfXMsSsrP8Ne2RFnR8pZ2xk14/4p8x5s5mVk1lzPinSlM2xpsBELdmSbd3fg&#10;7NeIHnNUYFHj/ubg4vrvs6vKgq1epGrbjhqvwgFsdPt3rgJ2CVbiHvYd1UmOCuvT3zk+PR919R61&#10;994Uxl2hJNiMf3RXPKW8+5qzo816Q0FmPLuG+lAS7NkRcuYOmfXg5O5rVWznsa2Mef60vRkHjp3P&#10;qs9KL4lfdwI7JIbDPJ8dWBTHW0XiHtZhh2Q+1Ii6MlCf59eDivp4K8h8Woedk0N9ntXHV03iDAtg&#10;DMEOqPgfX+YDM/jYNlguvfIw1/MsHSxnojzMdY6lgwVWs2ywGfed0Zd6LpeSu7yPV8Gywc6ieqmn&#10;Oi7EWjJYjvh5mOtcywXLmScPc51vqWB3+rrLasx1jaWCPcMCysNcx1kmWC7P8jDXdZYIlsuzPMx1&#10;LftgWUB5mOt61sGygPIw1xpsg2UB5WGudfz6ALvq9xy9YgHlYa612J1hWUB5mGs9VsFWLCDVRVn9&#10;C3Gq87I6m2AVF5Dbj2HNel1irWMRLAsoD3OtTeZbE//CAsqR8Rs8uO9XsGo7hFhzEKsP2UtipVgr&#10;vsEw63OmxOpFMlilWFdGrH7kgiXWHMTqSSpY5VgzL4ujL4eJ1ZdMsMqxroRYvUkEu0Kss86ykW+W&#10;IFZ/5cE6xTr7F9Kv/v2duRjZttJc473SYJ1ifYiKtvLMqjjPeK8s2JUX0dX4Ii9VV57nHbXe899f&#10;rvQlXlEhjGx/xjbOKM3zccQeHHb5QnP59xKr6r23kSDuRrPSYsN95Q+dnPFjWMhGsDdV/AI79kWw&#10;E8yOi1jxF+5hJ3mO7Jv7ViLFiJKnxDvZ5eklchAsYIR7WMAIwQJGCBYwQrCAEYIFjBAsYIRgASME&#10;CxghWMAIwQJGCBYwQrCAEYIFjBAsYIRgASMECxghWMAIwQJG/gNnk61/yUq/0AAAAABJRU5ErkJg&#10;glBLAwQKAAAAAAAAACEA0z3yW5UCAACVAgAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0K&#10;GgoAAAANSUhEUgAAAHEAAABbCAYAAABESWqAAAAABlBMVEUAAAD///+l2Z/dAAAABmJLR0QA/wD/&#10;AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAACI0lEQVR4nO3c227DIBBF0aHK//8yfaiILCsl&#10;vgAz3nPWe62IXWwc45Raq8mz/Xh/ALlPEQEUEUARARQRQBEBFBFAEQEUEUARARQRQBEBFBFAEQEU&#10;EUARARQRQBEBXt4f4IhSSncPSa21rPosEZWoe2y+hevJFjVUxDvhPskSM8w1cXTAWceMyH0mrhho&#10;+ox0nYmrZgp9RrrNxDMD25tJo47zZKEjnhn0ozGJIV3uE2fc97W/oZ86P1l+TZx9406cad8sj1hr&#10;Lf8N9IoAxJnqtjrtxRxx7BnHjcr9Zr8NeLaBH8k9opkC3hUiotyjiACKCICM2LuNIF5/kRGzwUXM&#10;NgvNHrLH5gjiNzFHPT5i5qcXTbiIM2YUOaAZ8Jq4Rw9oBo+YIaAZPGKWxQ46otlfSHpMfMSGHNJ9&#10;3+komW81MBGb0bvongAXscn0JtX7Zp/2MkuttZCvg1vohc2onePRoSNmoYgA+IgZTqn4iBm8V6fe&#10;q0m5TjMRQBEB3F/3piwuPLlF1Pv647i8ZLofWK+BpizmlkX8durU79hctyzikf/6LIM+2tLT6cqQ&#10;mR5FuTxPnPkUPuND4XCbh7daEJ2K+0L/GNEMtFloFmB7xsqYxIBmAb52WzWw1IBmAWbill6muSZU&#10;xGZEzAzxmpAR9zLeNpzxiIjS576wkfsUEUARARQRQBEBFBFAEQEUEUARARQRQBEBFBFAEQEUEUAR&#10;ARQRQBEBfgEgT/qTYSFdOgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAAVZ7I50JAACdCQAAFAAA&#10;AGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAA9IAAABbCAYAAACfxL1TAAAA&#10;BlBMVEUAAAD///+l2Z/dAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAJ&#10;K0lEQVR4nO3d2a7kJhAAUHc0///Lk4eolTujXrBNUQWcI0WKkr42Zikor8cBAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA83hkF4DjOI7j&#10;95v/frV9em+P8362gXrnqoyx3Gufu44Bx/2nneoAaCNesIRf2QWAxbyaHJ7/zQRBi3cLjHe/6dGv&#10;eu5z1zGw63EDwJYk0gA1tCSzn/7uSrKWsU8AgOlJpKGfb0nJ70PiwWtXE9pq+9x1DOx63OT51Of0&#10;tRjqHPhDSyLdY7ElwAC8lhFjxXWYT+u4XeE5/W/HOuq4dqpz1ldlXB1HrbJcNuqK9N+VNUXlAAST&#10;RAMt7jyGMdN4zbg75293yyCpppoK4+qpUlluy7q12/N1rOhxuPWLvt71mciJ6M4+dx0Dux438XqM&#10;9RnWXFUW173LMduJDNZSZVwdR62ydJP9jPQMwR0gwp3E6/n/z05MGfsEYrwas7ONz0rljSqLZJrR&#10;dhhXJWQn0k+CDKt4lWzo20TJ6FtXEu4dxsCux02cK9/a/XTCq9Jaq9riOro8leqedVUaV5XKEqZK&#10;In0cggz9XVmE9KIvc1XF5LjKNmew63HT1935693jBtlrrYqL69Yyfaq3lm1k1z3rqjSuKpUl3N1E&#10;ujUgbFWpAF9knOTJPLEE3Hd2rH57dn+ks+UYVfbWdz+0/san8Bip0riqVJZhRl2RFmAAAPZyZXFd&#10;ycwnL1hXpXFVqSzDjb61W4ABAHjv1Trp6uLz1bprxEWLGRbXUd+x/bbWddGIqyqNq0plSfNPwj6X&#10;rEgAAE5bKYlu/XsXlYhWKd+qVJauMhLp47j/wgYAAGpqfa644gK7V5kqHhtzqzSuKpUlTVYiDQDA&#10;ut4toJdfXEOgSuOqUllSSKQBAIjw+OvfKyyuP9352Lt87sAkQqVxVaksw1X6jjRr6PUpCfoYuWCo&#10;qMf3QZnPjnFox2MeZfc4epc6Wkf0s+W0q1TXlcoy1GqJ9MjvpPom6//OnlX9+fu79XXljO6VvzlT&#10;zt594+z2Wo+vZztUcrdP9KqLjL5ZZTxU+k52y++j2zzquCsc8yxmiqM937Td8w3g7OdOjDmOvLfD&#10;W/czxGqJNGP1uC3puQ2B6L477bFCO/S6TW6FutjJjnFox2MeZfc4urqMuws+fQ6r6qewzKfQQCLN&#10;FRHP9VSdTGbQsz1mbIeo58wsAGqLikPHUbfNxd44M8TRs9v1DC5nRc6n4gzLyXrZmOeN5hU5Mf8O&#10;3v6KIpOJGYwo60z1sYvoNqkYi8TeOBXjaM9bzlu2CyPiKiwl44q0gTSvHi9u0v79RC+sKy+4Rvej&#10;6lcqd5HR7hXaXOyNUzmOvrsl+FM8cqGCK0bFB3GIpYxOpL3tb1692u75u0/bq7J4nd3dRXXVdjg7&#10;EV99Mda731askx1ktXt2m4u9uSrHUUlJP9H9/tNz0tky51SY2qhE2mc55hZxAuTbpNK6+LiyyFm5&#10;r/VcVM/ubF0cR9/6yOibu4+HM8dyZgxkJZiVY+/KKsXRHvvYvT2fqs53mWOux90un35btc6hi7uJ&#10;tAGyvsi7CCqfoZ3RDovq6JNyLX2yWp3sILLdvyUqVRe4Ym+MqnH0apuJVdx1N9Ych3jDorJeNvbT&#10;4xDoZ9Wj3TzT10ePia66UXe2tGxD3xynJaGMaveqY0PsjVE9jj6Otv7e+jv2Niq2PrcFy8lOpA2s&#10;2ka9tEQ/uGdU8lidPrmf3u30ePPvo4m9480WRx8f/oFvMt5ZpG+ynOxEetez3tDLLhNTxUlf/IqX&#10;UceSkf1obxjDWGMp2Yn0cfh+ZVWjP6Hxbpv6xnujJqTqbRBZDyb9ulZtG7F3LHGU3WR/QWfV2M2G&#10;KiTSTxJqyFV1csv+LqpnSXNktztcoW8yM/0XTrj71u6zA86iEwAAgKmN+o70U8tr8H1apj4nRADG&#10;E3sBoIisW7u9xKc29U8VVW7vdXv3WFXafTR9CYi0a2yFEJnPSBuwAAAATCf7ZWOu8gAAADCV7EQa&#10;AACiVb0Tsmq5gC9Gv2zslcfh6vNMBHyA8cReiBP9olvrXFhQ9SvSAg8AAAClVE+kAQAAoBSJNAAA&#10;AJwgkeYVb1Oniip90bc3x6rS7qPtetwwSsYYqzR/iDHQkUQaAAAATpBIA3zmLD0AAH+okEj3XKS+&#10;u2Wl90L43fZWusXT7T9UUbkvrjTmq6nc7pF2PW4YZeQYq3Rbd4vZYox1P6kqJNKf6KDAN5ET/2yL&#10;ip1oG4Dzvq2to2Or2M0yshPpKi8LytjODLKujOxUx7TJmPi/bdOJvngZdfz7yI9BYi/ksV6MY93P&#10;UjIT6dU65o6L6sjkJXIxu1rf4z8921UfmUPk7XuV+8CssReqiD45W/1EbMWT07PJbkMKyEqkWwbT&#10;1Q4aeSZ/tSDQYlSwfbd4u7N9QW4tLe3Zoz9GxifOa4lBUe2eGfNnjr0wg6gxNsvYGRVbn9uKYt1P&#10;mtGJdOugjFykXgkMu5+hjw623/7WmVGeWpPpK+1bIT7xWuRJlG/tnhn/V4y9MJMr68VvZptD7saY&#10;7Dhi3U+YXzf/vmonexztC4QeZ7JmC4pRftZXzzO9UfXb0geev9PG8znTvqxhthjUy67HDXftvl5s&#10;Of7jiIsxvezejiS5m0hH6NU5rwSHq/vZQWt9PvUKpHfr90xwZQ5ZffG5b3LMGoN67H/H44ZRdl8v&#10;Zs6pPe3ejiTIfmv3T4+jf+eM7uy7DaaINvq2P3gloy/qj/l2jUG7HjeMsvt6cVT5omPZ7u3IYFUS&#10;6RkH1c6DaUSg6rmPndtqdSPaVv+pZ7YY1Muuxw0j7L5eXCUJ3b0dGSg7kR41ac92pXsGUW0nAHJW&#10;ZF/Ub+qaLQb1sutxwwi7rxdXiS+7tyODjH5GOrMjPvftc0p9zVSvPcpKXb3a1zify0wxqKddjxui&#10;/RwXV8bXCuNqhflUjCTc7h1kxc8UVPGtbqvU6yzl5Bpv4NzTzrFdTIMYn8bWLuNq9viy89wAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAB/gWlugrWAigrcgAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAh6WDlOMAAAAMAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMAyG74O9g9Fgt9bxkoY2i1NK2XYqg7WDsZsaq0lobIfY&#10;TdK3n3taj5I+fn1/vp50ywbqXWONBDGPgJEprWpMJeH78D5bAnMejcLWGpJwJQfr4vEhx0zZ0XzR&#10;sPcVCyHGZSih9r7LOHdlTRrd3HZkwu1ke40+jH3FVY9jCNctf4milGtsTPhQY0fbmsrz/qIlfIw4&#10;bmLxNuzOp+3197D4/NkJkvL5adq8AvM0+X8YbvpBHYrgdLQXoxxrJcTJMg6ohFm6WgG7EUKkCbBj&#10;WCWLBHiR8/sSxR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3eqiKcMEAAA3FgAADgAA&#10;AAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANydHYcwAAAApAgAA&#10;GQAAAAAAAAAAAAAAAAApBwAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLAQItAAoAAAAAAAAA&#10;IQAYXTjjGwQAABsEAAAUAAAAAAAAAAAAAAAAACwIAABkcnMvbWVkaWEvaW1hZ2UzLnBuZ1BLAQIt&#10;AAoAAAAAAAAAIQDTPfJblQIAAJUCAAAUAAAAAAAAAAAAAAAAAHkMAABkcnMvbWVkaWEvaW1hZ2Uy&#10;LnBuZ1BLAQItAAoAAAAAAAAAIQABVnsjnQkAAJ0JAAAUAAAAAAAAAAAAAAAAAEAPAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQCHpYOU4wAAAAwBAAAPAAAAAAAAAAAAAAAAAA8Z&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAgACAAAAgAAHxoAAAAA&#10;">
                 <v:shape id="Picture 23" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:8163;top:-700;width:2350;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvooBtwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/sNwhe50YmhLiY4igo21QvGxcXfNXJNg5k7ITJP07zsLweXhvOfL3lSipcaVlhVMJxEI4szq&#10;knMF59Nm/AHCeWSNlWVS8EcOlovhYI6Jth0fqD36XIQQdgkqKLyvEyldVpBBN7E1ceButjHoA2xy&#10;qRvsQripZBxF79JgyaGhwJrWBWX3469RsP/Od3GXfqbx7uty3Wxtm76tfpR6GfWrGQhPvX+KH+6t&#10;VvAaxoYv4QfIxT8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr6KAbcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId186" o:title=""/>
+                  <v:imagedata r:id="rId187" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 22" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:10434;top:-700;width:272;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgv1uzwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwC940VVCkGmURZRX3Yt2Dx6EZ22ozqUlWq79+cxD2+Hjf82VranEn5yvLCoaDBARxbnXF&#10;hYKf46Y/BeEDssbaMil4koflotuZY6rtgw90z0IhYgj7FBWUITSplD4vyaAf2IY4cmfrDIYIXSG1&#10;w0cMN7UcJclEGqw4NpTY0Kqk/Jr9GgWncEwO5/H+a02vyfdltb4N3Q6V6n20nzMQgdrwL367t1rB&#10;OK6PX+IPkIs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKC/W7PBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata r:id="rId129" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 21" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:10598;top:-700;width:566;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXRGFcwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6q4BpUZXUaHgrTSVeH1kn0k0+zbsbk3677uFQo/DzHzDbHaj7cSDfGgda5jPFAji&#10;ypmWaw3nz7eXVxAhIhvsHJOGbwqw206eNpgbN/AHPYpYiwThkKOGJsY+lzJUDVkMM9cTJ+/qvMWY&#10;pK+l8TgkuO1kptRSWmw5LTTY07Gh6l58WQ14KMphyQe16v2owk2V2eW91Pp5Ou7XICKN8T/81z4Z&#10;DYsMfr+kHyC3PwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXRGFcwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:imagedata r:id="rId130" o:title=""/>
                 </v:shape>
                 <v:rect id="Rectangle 20" o:spid="_x0000_s1030" style="position:absolute;left:3482;top:-464;width:7607;height:10;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBA/pGhxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbm62o2K1RVBC8CNX2UG/Pzevu4uZlTaJu++tNQehxmJlvmNmiNbW4kfOVZQUvSQqC&#10;OLe64kLB58dmMAXhA7LG2jIp+CEPi3m3M8NM2zvv6XYIhYgQ9hkqKENoMil9XpJBn9iGOHrf1hkM&#10;UbpCaof3CDe1HKbpRBqsOC6U2NC6pPx8uBoFq9fp6vI+4t3v/nSk49fpPB66VKl+r12+gQjUhv/w&#10;s73VCsYj+PsSf4CcPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBA/pGhxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="black" stroked="f"/>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10325,51 +10320,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="38" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1259128</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>136111</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5152517" cy="138683"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="49" name="image101.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="50" name="image101.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId187" cstate="print"/>
+                    <a:blip r:embed="rId188" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5152517" cy="138683"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -10390,51 +10385,51 @@
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4767580" cy="139065"/>
                           <a:chOff x="1983" y="598"/>
                           <a:chExt cx="7508" cy="219"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="42" name="Picture 18"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId188" cstate="print">
+                          <a:blip r:embed="rId189" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1982" y="598"/>
                             <a:ext cx="6858" cy="219"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -10443,51 +10438,51 @@
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="44" name="Picture 17"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId189" cstate="print">
+                          <a:blip r:embed="rId190" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="8754" y="598"/>
                             <a:ext cx="737" cy="219"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -10504,91 +10499,91 @@
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="0E64B9A3" id="Group 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:99.15pt;margin-top:29.9pt;width:375.4pt;height:10.95pt;z-index:-15708672;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1983,598" coordsize="7508,219" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCU97CwyQMAAH0NAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu4zYQfS+w/yDo&#10;XdElknVB7EViWcEC2W3QywfQEmURK5ECSdsJiv57ZyjJkeMU2+4+tYiBCCSHHM6cc2Yi3Xx86lrr&#10;QKVigi9t/8qzLcpLUTG+W9q//1Y4iW0pTXhFWsHp0n6myv64+vDTzbHPaCAa0VZUWuCEq+zYL+1G&#10;6z5zXVU2tCPqSvSUg7EWsiMapnLnVpIcwXvXuoHnLdyjkFUvRUmVgtV8MNor47+uaal/rmtFtdUu&#10;bYhNm6c0zy0+3dUNyXaS9A0rxzDId0TREcbh0pOrnGhi7SW7cNWxUgolan1Vis4Vdc1KanKAbHzv&#10;VTb3Uux7k8suO+76E0wA7Sucvttt+eXwKC1WLe0Q4OGkA47MtZa/QHCO/S6DPfey/7V/lEOGMHwQ&#10;5VcFZve1Hee7YbO1PX4WFfgjey0MOE+17NAFpG09GQ6eTxzQJ22VsBjGizhKIJYSbP516i2igaSy&#10;ASbxmJ8m17YF1ihNJtNmPB1HHggOjwZ+ikaXZMOtJtIxstVNz8oM/kZEYXSB6LeVB6f0XlJ7dNL9&#10;Ix8dkV/3vQPk90SzLWuZfjZCBoAwKH54ZCUCjZMZOcFEDpjxVss3uU+7hjMEczLUWFysG8J39Fb1&#10;UAMAGpyflqQUx4aSSuEyYnTuxUzP4ti2rC9Y2yJ3OB4zhjJ6JcM3QBsknoty31Guh5qVtIXkBVcN&#10;65VtyYx2WwoSlJ8q3wgFxPCgNF6HsjB19EeQ3HpeGtw568hbO6EXb5zbNIyd2NvEoRcm/tpf/4mn&#10;/TDbKwowkDbv2RgrrF5E+2bRjO1lKEdT1taBmOYxqAkCMqqaQgSBISQYq5LlLwA27IOxllSXDQ5r&#10;QG5ch80ng4H5BVnkQEGJfbNqQP4ghrn8ESMsnUUS/Y34QRhS6XsqOgsHgDTEaZAmBwB6yGzagjFz&#10;gXybTFp+tgApDCsTAHOOUi/dJJskdMJgsQGO8ty5Ldahsyj8OMqv8/U69yeOGlZVlOM1P06RQVy0&#10;rJpUquRuu27lQF1hfmM3UC/bXJTKSxgTregMIR1kl/pB6N0FqVMsktgJizBy0thLHM9P79KFF6Zh&#10;Xpyn9MA4/fGUrOPSTqMgMizNgkaZzXLzzO8yN5J1TMN/1pZ1Szs5bSIZFv6GV4ZaTVg7jGdQYPgv&#10;UADdE9FGsCjRsWOAYv+DjTS8aKQxonfeAv8HjTQwwpm4myv6vZEO7xFJHIEY3mqk8XX89kvEex8t&#10;isteM2seQ/8dmsZ7H/0XfdS8nsI7vum84/cIfkTM5zCefzWt/gIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7b&#10;tD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZf&#10;KxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tv&#10;me4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+D&#10;fHjucAMAAP//AwBQSwMEFAAGAAgAAAAhAJfmALrgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AQhe+C/2EZwZvdrLWapNmUUtRTEWwF6W2bTJPQ7GzIbpP03zue9PiYjzffy1aTbcWAvW8c&#10;aVCzCARS4cqGKg1f+7eHGIQPhkrTOkINV/Swym9vMpOWbqRPHHahElxCPjUa6hC6VEpf1GiNn7kO&#10;iW8n11sTOPaVLHszcrlt5WMUPUtrGuIPtelwU2Nx3l2shvfRjOu5eh2259PmetgvPr63CrW+v5vW&#10;SxABp/AHw68+q0POTkd3odKLlnMSzxnVsEh4AgPJU6JAHDXE6gVknsn/C/IfAAAA//8DAFBLAwQK&#10;AAAAAAAAACEA71r15qcbAACnGwAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAAN&#10;SUhEUgAACykAAABbCAYAAADNqyt4AAAABlBMVEUAAAD///+l2Z/dAAAABmJLR0QA/wD/AP+gvaeT&#10;AAAACXBIWXMAAA7EAAAOxAGVKw4bAAAbNUlEQVR4nO3da2/cuA4AUKfo///L2Q+LoGk6Hr/0IKlz&#10;gMXdu21sjUyRlqxxtg0AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAKCGj9kNIKTPnf8uXtr63s/6FtrYy19fjDUAWnPvzCvu9blLTgEq&#10;+Nzu560eeVBdhlie5Ajgb+YP6jx89+4ZWcXxIQfmFvn69X7ebN4LcF3kusEJv2c3ABb0KnF+/TfJ&#10;E+5bbfEFAIjHvT4A/C9C/VOXIZ7Pb/9rHAJPqPPwr49t/1mZ2gvnZHverB4CkMKv2Q0AAAAAAKCE&#10;nw9Ij95ABaxDfgCA/mxKBAAgHJuUYayjhVcLs3BPtm+1AgD1uNcHYHXv3to2ug6qy7Dv8+CfXufb&#10;+zOAq9R5uMfYgPeyPW9WDwFI4/fsBgDAQ9kmjAAAQFtHD10izQsitPXMQ6qZfTb6Idrdz9q6nZHi&#10;9I4IsQ28djVfff/7Lcbuu189/3U+OQIA2nlXe9VdeM3zZgDoyJuUAQAAAMisysOiKBuUr/w92un9&#10;JtOebFCGmFrkk1Y56SgPZMt7ABCde3AAAMKwSRnGOpoQmjDCNb7VCgBE4V4fgJaybFaOukFZXWZ1&#10;rfNHi5xk3AGtqPPwTIZ5BoyU9XmzeghAGjYpA5BV1gkjAAAwVpQHsLPbcfX8s9vL/7JsVn7F3BzG&#10;650zem5UzprrACAqdReOed4MAAPYpAzjfWz/3tC++m/APcYSADCLe32YJ/s4y95++ou4iSBim75T&#10;l1nNqDEZeRM0sA51Hs4xJuCeLGNHPQQghd+zGwAL63FjuLeI6yaUajywYBR5FYA71AmI53ObOzbN&#10;YWhhdhxfEamdkdpCLJXm/FfqTIu3Kj7JRx8XzgNwJGPOJo5K9wLv7NXeTPML6KHSPamxDEBoNikD&#10;UIkJGAAArCvrpqcR85ijX1+69+fRHlpHass7d9o5YmNgS34lLsRxNn+cGZtff6d3Pc1UewCgMnUX&#10;/mVMAEBjv2Y3AAAuWuWb7QAAAKzDr2MF7jizmfhOfjnzMxm/GAQAq2rxmxSgEs+bAWAgb1IGIBuT&#10;QwAA4I5Zb4ia/cD36fm9WWusM28xnX1NvEUZ8og8Jr1NGQDGUlvhD+MBAAbyJmUAAAAAqsj2kGl2&#10;ez9+/C9xZLwmGdsMmR19CaXFmOw9ruUNAAAAgOJsUgYAAABgFaPfajz7LcrQmpiGOD62/U2+LTf/&#10;zvr18PINAAAAQAE2KQMAAABQSZa3Mo5o57sNXj/PP2sTGvsyXZMs4w4q+rlZOdt4zNZeAAAAAC6w&#10;SRkAAAAAgCPRNkYDf6u42VfeAQAAAEju94OfvfImlpHOLlpVXLCLIGpcvJKprZWcGaMr9X/2/thr&#10;f482R++riDklep8didinEWW9ziPzB6+tPsaOxk6GPsg094kQbxHa0JuaME/2nJI1du763Oa/xXiE&#10;1ucf1W/kIy5yG12HV6s5o2Xtu49tft1sKUucZ5pTHsk238s+f1hVxDiL2KYzsra7An3fxsr9mL2G&#10;ZblPo61I897I8ZWt3RnGc4Y29pa9btDI1Qt9Z5Eow0Of0YVn5Oa9O+e6eqyocfHT3TiJdr1GLda2&#10;/NxP2pyhII0YM0fHbOHK5xh1MxW1r75EzH/R+ixDTZFXn4uYP65y37YvQy0+o9ecIdLi1hkjr2eE&#10;eItUVyLGxOwcF7UmnFEhp0SLnR5mL6xnPX/Wdo82qp2R+mNEjmp9jrvHm9nvT84dtQ7PrDkZ5/wR&#10;jRgT2b+4luXeKvKcsvIaR/T5Q4R5yIh1sTuixVnmZ52z+nL1e4FIMdNahNx1JEM/Holew86Idp9m&#10;3ltv3hspR2Spz3dFG8+vZGhjT9HrRoT6U+E6X3b2TcpPAujrZ6PdTLw6zpJB8EDUuHh1nhbHEB/X&#10;6f+/VeiPUYs50fsqYv6L3mdnz/3kZyvkiSOZr/Oo/MFrK4+xKnOGTJ8jQrxFaENvasIcmcbi0blb&#10;HCP6OHnnc4ubCyGi1WL6Y4v3mSNsGJ5xrgo1h2d61+ynssR5hfvYn2148rMZNii8Ok7ksVBNpDjL&#10;kmeOzv3kZ8X+NdljJorV+7FCDVv9Gh4x751/jqzjY0a7M/R3hjb2VKFu0NGvE3+nZRBFPNaI41bT&#10;+lr20vrYYuO8HmMpe//36I/RfTLqZj567ESrZRn67OhcGWrKbBWuM3OsPMZ6zhlGyjb3iVAnI7Sh&#10;JzVhjuhj5uy5MsfOHVEXMqO/jfjuW5ZZU9Rx1lOm9czRx/9+ntVqzqpa5oBs+aRXnGc4Zs/jjjrn&#10;iHybff6wskjrCpnraaYxW0nmmIlk5X6sUMPMR54z7x17jqzjI/P+kZbHXD3nVKgbDHC0STliEGUs&#10;KJVEjIlRx/w6rvh4r/cNa8b+z3wTP/I8GWInWr7K0GdH58hwzNlcZ+5aeYxViets9TdCzEVoQ09q&#10;whwV+iV77ADwXIV7WDVnDn3+rywbXLPfZ/Y+T8/nSD0Zk31FirXMzzoj9eNKMsdMJCv3Y8bcMPIc&#10;Ga7h6jLHmPo89thfx4+8hzFDzskYs0zy+82fHV3ovW+1nwmQzzc//+5nRvo6X7Zv7/fUO7lm+tUN&#10;vHa271d5K9PIBdoMvwqwxTlmxk7Wuhh1vGWpKbO5zty18hjL/IB0xLHfne/JdY1QJyO0oSc1YY6V&#10;ckrU2Omp19ie3V8j5kazc+Iq3l1L16C/d7/6tsc46Hm9o9WzFWsONcyYq90Z/xnnlGeO3+vYLdsd&#10;Ld9yTaR1hczXONOYrSRzzESycj9WqGHmI9eZ98Y7Ry+Z6nO1eVfVnFOhbjDQu03K77wbQF9/1rK4&#10;XA24o+NfOZ7JznlPE2uLvm5RBM4cR1z86+7izd7fe3e8Sv3f6oZkVp+0OGeF2IlWFzP02ZEINWW2&#10;6tc5+/XJruoYmzlvaKXi3Gd0nYzahifUhDlWyCnZY+eMdw9bZpjdR1eueaR+Y669WJgdz7Qx6sUR&#10;K9ScikbfI+/VnwjXfNa9Ye+NjRnmlEeirHFUmD+wb+S6QvVnnVHGbCXVY2aUlfuxQg0zH+Gdkfd6&#10;WXNElPpcZd5VPedUqBsMdmeT8tOB1HPgXG3btgn0Fs70+5nE+lSrIvD970YsBHduDnq3s2Xff/+Z&#10;iP3fQq9cNbJPoj3A+vkzI2NndF2s0Gfv2nHl77WqKfLqn3NGus60N2uMjdJqgWjv70brjyxznwjz&#10;xwhteEJNmKNCTqkcOy21bnO0ekFeYimGCBv2e+XVkblvZs2JOOenrtbPIL70uMfKMqfcE22No8L8&#10;gX0j1xWqPuucOWar3wtUjZnRVu7HCjUs8nwkA/PeY1VzRLR76rNmz7tWzzkV6gYT/Nr57y1vyD92&#10;/v2sM8H3cfPYXz/bog0rutPvPb8d8e7YPeNjdT0KcIufjehprorQHy3bkSl2otTFTH024vw9a8pM&#10;Va9zlDy2KmPsf0/Hz+wvKDxtR6+5T4Q6GaENPagJsUXOKVVj564obR7RjlH1OeN9QBafW98xTDst&#10;x8HIMdW6Bqk5db27tqtdm7NztTuOxuSVMZt1TnlV1jWOyPMH4qwrVHzWmXXMZlExZmbQj+9FrmHm&#10;I32Z9/453p0/u3vMESLW5wzzLjnnnMh1g0n2Nin30HOD8lNRFlYyiZpYXx376fkkv/t6j89M47JV&#10;HM1cmBk5FlaIndb9mbnPotaUiLJe59WuUzQrjLEziwKjavFd5j5/ixB7EdrwjprQT4Wc0vuc0e+1&#10;ea3lBolZPhv9E1HktlHH6HGt5uSlb/8YdW/49NnGKnPKiGsc1ecP3Ndy01LWZ50Rx2xFlWJmphX7&#10;sXoNMx9ZU69Yq5QjItbnLPOuq8dueYwIOad63aCjUZuURxaBCMeqbtRC1pNjf3z7954iFIGZRr1N&#10;I/v4HL0ZtUdctv4Mq8dO6y/uZO6z6DVltIrXudL1yWiFMTbjTYNZF1R7HKuHCO2L0AY1YY4KOaVi&#10;7PTWag41e41g9Plnf97Iem6crjT2suj9gChz3s7cdvZ5m/t5Pdd9I77goMexRp935L13j/P1Oibt&#10;tdi0lP1ZZ8QxW1mFmIlgpX6sUMPMR9ox7z1//Ow5ImN9jjLvqhLHd1WoG0w08k3KV0UM7tk3ihFk&#10;SgArFAHiy/AlDZhFHENfxlhfLfvX3AeQs/ub3cdZzz+73fwt0vWI1BZgnBFjP1J+mTEvuvPmqRXm&#10;lJHiIgL9sY6szzrF6DxZYyYa/diP/qCCrDki6vjLMu9iDtepiKublKM8qO79Fl5eG9U3UeKM90Z9&#10;S+jomJHjZWY+adkvWb/VenTM3t/6bKlSnx2do7XIOeIn15mWVhljs9/wlf0BfdZv+l8RoQ13qAlz&#10;VMgpFWNnlKdtzviZyWVWHhXb//ObNP6l5tQUuT+jtS3D/e225Z5Tjj7P1RirMH/gWLTck0HUMQv8&#10;UaGGmY+0Z95bW9b6HOW6rp5zKtQNJtvbpDz74o4e3FfOUekmY7bZcQbZGUPj6Ov4XCPoK+MYy9Lm&#10;CnOfCH0doQ3UJsZqmHUdR5w36gI1z3mzS3xPxoExRCSzHzpGM3uudtbsdmZ8nja7X4jJNYvLtYGx&#10;jDleMe/lp1a5YvZ8hudcJ065+iblbVNAAOA7dREA9kWokxHaADDT04ViC81z2JwMjGSDMsA+6woA&#10;AAAP/L75c1+TMQtTwCsWbLgra+zMrItZ+4xrXGcgswjzxwhtaEVN4C6xc+xzu5cnZvdthPNX+3Xv&#10;M1T+bFV8bOPGW/Z4mJ2XuMYGZYBjldYVAKozH7nPvBeuk3PghHdvUj5TED639oMtyqvcM/6KKhjF&#10;GIgjW66K2KazItZF6nCd4boo84YnonyGFvcTs+pktDa0EL19VUUZj0+InXNGX8/Z8dPq/LM/RzYf&#10;N/4htzs5OHPeztx2/maD8mtZ7g2jtDPbGnULUfqetqqsKwC8U6GGycNzrDbvpb8s+Wj1OM5ynQju&#10;6E3KZ78l49ujVLJ6gQH2qYsAsC9CnYzQBiC3q28FtoYAQFY2KAP8q8q6gnkKV4mZNvQj8I4cASzr&#10;aJPytl17nf/3vxd1UgZf3AAAd6iLALAvQp2M0AYgtlG/unJEXjn6HKPWPq5u7oas3uWPK+PAW2iY&#10;zQZlgH2Z1hU86+QqMdOGfqQy897n5AiAH85sUt62ew9von+DlPW4EQBaURcBYF+EOhmhDQAAEJEN&#10;ygDHoq4reNbJVWKmDf0IvCNHABw4u0l52/5MqO5MyCxqMYubgfGMd+7KFjsR6mK2PuMe1xnIKFKd&#10;rDSHjdou4hM715zNA7PXHGaf/6fI+RNa6vk29gpjqMJnqMwGZYDzoqwrRLvvJz4x04Z+zMn9bBvm&#10;vcfkCLatTjxDd79u/MzHdn2QfW4SNGO1jjmFBdijLgLAvgh1MkIbgHh6z/OtI8Caztw/uMdgFhuU&#10;Ae6Zta7gWSdXiZk29CO8t/q8V44AuOHKm5R/+p4ozyZgb1RhhCc3BOITuEtdBIB9EepkhDYAeRyN&#10;/8oPWwCoxwZlgOdGrit41slVYqYN/Qi8I0cA3PRkk/J3d3/dDbR2NgbdAAA9qYsAsC9CnYzQBmC+&#10;Xr+6csSaQ9T85csdrKJH/jB26MUGZYD2eq4reNbJVWKmDf0IfzPv/ZscAfDAr8bHO/Prbp4siI18&#10;APPuXIpKTGdi686vZOJfUcYp+XLVarFTqS7Sl+sM11UYN1E+w6z7iRZ1skIbfooSF6up0O8VPgNt&#10;fAz4B9j3LudWycdqTh42KN+TJcajtDPbGnULUfqe+VqvK3jWyVVipo2V+rFCDavwGbJbYd773Uo5&#10;YqQsYzlLO3tZ/fPTSOtNyl8kXqIRk8BMchAA7ItQJyO0AYhnb5F19uLr7PMfid4+aKXl/YN7EXqw&#10;QRlgnBE5Vd7mKjHThn5kZea9x6p+LoCmem1S3rbcO+mjt49r3BQAEWSuiwDUFaUGRaiTEdoAjNd6&#10;zWD2GsSo88/+nIyzd63Vxvde9Y8+Y6TMG5T32h65zSuT2+CPnusKciBXiZk29CPsM++VIwBO67lJ&#10;edvuJ+TID4evfKZRi/gW7fTBDJHH6Sqy9vPKsVOxLtKO6zyX+7Z6soybyGN/dFxGGAcR2rBtseNi&#10;VVn6Xey097Pf9CPA/9ScuDJvUI4kS4xHbufKsTa776+yLtbOk8+yQv/QlphpQz/+LUsNi3wPRC1y&#10;RF9ZxnKWds6Q7fOb+0zSe5NyLz0DPNvgAeKamU+WLWwALOWo3vWuxSNqvbkPjLNCTuG1VvOnEfOw&#10;LHGSpZ3wVItxbw2HlmxQHidLrTOn7Mf8AYCs1DCuMO9lJvkiBnWDxyJvUp4R4CMX8Fq130AcQz+/&#10;NuvbQpmuR6+2ZuqDV8TOdfpsDa5zTO7beKXl9aw+9+EeNWEto3KK2KltxTfgQ2SfO/9eiZoTi3v8&#10;9mb02ed2PcbNKdczMg9aF6vDNeAqMdOGfvybNbBaVpj39qbfasy75Jx+zH2KONqkHL3TWrYv+me9&#10;ygIQ382K756Ln3duGmYZ9WsBvlQY/1FjJ3LMRe2zquRVWqqQt2eK+DC2hwxznwg5JEIbRlET+lgh&#10;p4id184sMs/+bLPPf1W29sJdT+7nq88FstacjPlrhfXCiHqu+45eU551rOxWmD/0Fi0/Vetf7hEH&#10;rGCFGpZ1PhKReS8zZZl3Vc85K9SN3pbOh+82KUd4AHPm4rRo35lj3A2Unt+kqDYYo8rUzzMS2qhC&#10;tFd0s1yfUd+4yVTUssVOhroYrc8qkFfX4r4trzPjJvq3X7PPfSLUyQhtaE1NmGOFnCJ22ps9F5t1&#10;/tmfm7lWHOv8K3PNqZLDKq0XRswro+4Nn8Z39jllZhXmD9tmXWzbaq4rfKn4mVpYLV9dIWbaiN6P&#10;FWpY5vkIiJ8/qsy7quecCnVj28x9ptjbpPyzw+524N7PXbnhP7uwcqeNZ3+u5wTlTtsjfEMiiyf9&#10;VK2fZyXwr3M/vRZP/jyKJ/1QLR6/ZImdTHUxSp+tQF5dj/u2/KLfG2ad+0SokxHa0IuaEFf2nCJ2&#10;rqn2eeAKmzfuW2U+ULHmZLlulTYovzP7c/TcAHw0Pq6Mn6xzylVEnz/0aEOEdp8VeV0he+xklbnf&#10;xEwb+vGP6H1RcT6SSbV4Pyv6uMioyrxLzsk/PqrPfab4/eP/Hw3IbTs/iZrR8WfbOLptHyfOeabt&#10;LReiqnnXx5/b9T6pmjiujJEecfS9X1uO02wxf7YfrsZhtn64YlbsZK6LxtsY8mo97tvyOnPttq3f&#10;uBktwtwnQp2M0IYo1IS2VsopYuePs9f91c/1FjV+jrS+D+7RDxljlXju5I8VYy9bzZk95z9y9V6l&#10;pxXj+ZVMMR5hTllJlfnDiutikdYVPOuMJ/q9gJhpY/V+rFLDzsh0rxbRqvPe1XNERFnGcpZ2XlWl&#10;bqw495nq5yblFhfg6OfvdPrVYtcyeFsFyZ1Bevc8/Ktl4ojuyjgefd4ebcge8/ohduyoi/+ed0Xy&#10;6nrct+U1c97QSqa5T4Q6GaENI6gJc8gpz87LOLP7++7mbqCWrDVn1pyff0Xv5ywxnmlOWU2F+cO2&#10;rbculmldYaVnnSNVvhcQM22s0I8ValiWezXqWSFHjJRlLGdpZy8V6sa2rTf3mernJuVtG3cBrvq6&#10;YJm/+d/7oc3qQd1zEumB2zkVxmlLo/ojej+cETl21MW/z8dYrvM87tvyGnXf1nN8Zhr7EepkhDaM&#10;kCkuKpFT7p8vq6vXfMTnzZ6/7rxVhjxcX75Tc+gh0nXOEuNZ2llRhfnD1/FXWheLtK7gWSdXiZk2&#10;9GONGuYeiF7kiLGyjOUs7eylQt34Ov5Kc59pfu38914d1OK4Iy5ez3NE7tsKem0uz2Z2m3uf/2PA&#10;OVrKmFNmiRo7kXN31D6rZnYfuM5zRB77vDdizIyQZe4TYaxEaMMoasJ4csr544ud8aL0eZR20I9r&#10;fCzCvUsU2WpO9etBe1liPMucshrzhznHfSrS5/Wsc7zs/SNm2tCPatiV42e7tq2sPO+VI8bLMpaz&#10;tLMHdWPOcVPa26S8bbEX+noNwFEDu/U5BPXfWvVH5ER/xuy29xynGfUY91n74kjU2Fm1LvLH7P5w&#10;nedw35ZXlTGTZe4ToU5GaMMoVeI7kyp9XuVzALF44w+vZKs5atlcGfNIlhjPMqesJkt8jD5f9JiJ&#10;tK7gWed42ftJzLShH2vVsAqfg1jkiPGyjOUs7eyhymdfbe4z3O8Tf+er0568mr6Xp237eZyRWrRd&#10;QO/72GLG7GitxsjsNlS5Jvrimqj9Vb0urhRjd8ira9LnuWWeM7w6f/TPEaFORmjDKPLTeFnG4tnz&#10;i53Xzq4pjOiDjJu2XvncascMfDmTP1YbC5lqToQ5P3/LMF6yxHiV+9hsKvR7lhhvKcq6gmed42W/&#10;FxAzbejH/1WoYd/Pv1Id6231ea8cMUeWsZylnT1UqBsrX7/u7nZM5IJzNlAiBkWUB2AVRY7Z0aL0&#10;RZR2tLD3Wc58BuP+uoixE7FN30VvX3ZR+jdKO1Yhf+dXYcxkmftE6OsIbRhptc8bQZU+r/I5gH7e&#10;5Qk5giuy1Jws7cysYl7JsmaQZU5ZUfbckiXGW4pwzSK0YUWZ+z1z2yPRj3+r0h9VPgfziaV5Mt2T&#10;rhwn2T97pjgLTScBPPdkkzIAAABAFhU3EwJzySsAAAAAhf2a3QAAAAAAAFJ4t2Ew66/FBuaxQRkA&#10;AACgOJuUAQAAAAAAAAAAAICmbFIGAAAAAOAsb1MGWvAWZQAAAIAF2KQMAAAAAEArNioDR+QJAAAA&#10;gEXYpAwAAAAAwBXecgr0Ir8AAAAAFGKTMgAAAAAALXlLKrDnXX6wQRkAAACgGJuUAQAAAAC46mgz&#10;oY3KwE/yAgAAAMBibFIGAAAAAOAOG5WBs47ygbcoAwAAABRkkzIAAAAAAHfZqAwcsUEZAAAAYFE2&#10;KQMAAAAA0JONyrAu4x8AAABgYb6dDvDc3kK7HAsAAACswvoI8I4cAQAAALAgb1IGAAAAAOCpVxsN&#10;bT4EvsgRAAAAAAuySRkAAAAAgBY+dv4dYNvkCAAAAIDlWAQCeM6vKgQAAAAAAAAAAIBvvEkZAAAA&#10;AAAAAAAAAGjKJmUAAAAAAAAAAAAAAAAAAAAAAAAAAAAgrv8AnFcg5AlHk/gAAAAASUVORK5CYIJQ&#10;SwMECgAAAAAAAAAhAJiVyzqNBQAAjQUAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAAEzAAAAWwgGAAAAH4hi3QAAAAZQTFRFAAAA////pdmf3QAAAAZiS0dEAP8A/wD/&#10;oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAABRtJREFUeJzt3UeS3DAQRNGmQve/MrURJ6gWDUyh&#10;UJX4bysNDE02aABu+75/ACC7X7MbAAAWCDMAEggzABIIMwASCDMAEggzABIIMwASCDMAEggzABII&#10;MwASCDMAEggzABIIMwASCDMAEn7PbgAAX9u2/az7te/7NrMtljbWMwPWcA6xbwqhxmUmAAnuI7On&#10;X4eDwq8EEMkK593Qe2YlG7D077JvaABjmYdZa4CVlkuoAbhiepk5KsiuEGpAHfUHACYjM88Q+65T&#10;YScA6Nc1MpsRYlcINKAc75l9/2FjkJVsvJFlA9DUFGY1YdMbMLXBRqABa6oOs9JwsQ4VzwAFkE/V&#10;DIBZQVZbZpR7eQD8FIfZzCA7l82oC8AVs5dmPUNm3/ftLlwJO2BNRSOzt1HZjAC5qpMgA9aVetWM&#10;c3gRZMDaXp9mRhyVzZR1SojSqglZ+5K13Vl0hdkKGz7SC7y19wl7nuqO3rdKfXkSrd3K95ofHwCs&#10;+oqDRb9nzh3N3v6rdliU4dmXrO3OrPmemeoGtg5w7x+EEe2f9aOWsS8j6lh1UFHrNsxW3IAj12Lz&#10;2J4j68geyh5lj27ziudkjab3zBRHZZkPFK+2b9u2z7qXNqIey75YvFSe+RiMgE/NfexmN7yV4xEG&#10;d6xOopl9OETri9UT/+P/PZUXYftHdfs0c5WnmCNePRn1OovHCiJe09ZU+jJrX1uXq3BOX94zWyXI&#10;Pp/n/rT2dfY26pnDGm3+a+S+jHwHM9I+yCL1DAArI6ZGRbyctCzH4/5O5r5YtJ37a3UIs7/Ov+JZ&#10;b3Jbt3tmoEXvi9fVCyO0coTZl6wH4qi6oiwiELlcxECYCcg6XedKhr5431MeMcVLEWGGV0ojGqW+&#10;4F+EGQAJvDQLGOLSbx5GZiii9JpAT1+y9XUljMyMcJADc12G2dMHQ1afG0ZoATExMntBeAE5EGYX&#10;CDC0WPmKJYKmBwCqJ7v1Angc3ICf25HZ030zRdE+PAGgTvNlptKDAK81vACM83iZucLJW7ImVbQ1&#10;vmZQWuOupy9K79up6XppVn3nZTtJgZW9hlmERfre6o+6uB4AP6mnM51DrCXQlNdDtzT7B8uSRV+4&#10;1IypKMwijs6u6lz1QJrZb+vgV+oLfJmNzDwPwrdPcUUJtSjbJGK5M+r0eocw4weMFRSHWcmv1ugg&#10;iRRUEVlvm5FfH+qt27q8DCPMo8xI58HRlghtqhqZle7wkTuyRITLhVk71qremUFW2garckZ9UtCy&#10;/RFvq0RrU/VlZk2gWXSsthyPL1S//W2Eg6y1DRHafxa9LyWB1ns89fz7KG+3ejzb8lPv3RfNX/+w&#10;scGll6ujyq6pq7a80aE7asqVx9fFe+ssrT9DXyxHdFbHaE05UWfMNE9nap27memdsKOtCo/irdqp&#10;dAlv+ZHhmjZFa7+KriWAjo2Z+XF6yYHYM1L02DZe+8Hj5MnaF+9zgSD7n8mrGTPmLlrW6fmtw5FG&#10;1jlj/1L2dfkE2TXTGQBev9yRw2f2wTZixDGrP1n7Ev0Y7VXSjhltNV9p9tyJbAsd9lwWRjnQPh+b&#10;S54o/cncl8xtf/N0rsxqc/PTzKbKgj4FuRPhXauznoOnZNt79kepL7WiHVc9vvsys+2uYYY+0X4J&#10;eyj1BTGkXjUDAA6EGQAJhBkACYQZAAmEGQAJhBkACYQZAAmEGQAJhBkACYQZAAmEGQAJhBkACYQZ&#10;AAmEGQAJhBkACYQZAAkszghAAiMzABL+AH434exiD32sAAAAAElFTkSuQmCCUEsBAi0AFAAGAAgA&#10;AAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAlPewsMkDAAB9DQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAAAvBgAAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc1BLAQItABQABgAIAAAAIQCX5gC64AAAAAkBAAAPAAAAAAAAAAAAAAAAACsH&#10;AABkcnMvZG93bnJldi54bWxQSwECLQAKAAAAAAAAACEA71r15qcbAACnGwAAFAAAAAAAAAAAAAAA&#10;AAA4CAAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAmJXLOo0FAACNBQAAFAAA&#10;AAAAAAAAAAAAAAARJAAAZHJzL21lZGlhL2ltYWdlMi5wbmdQSwUGAAAAAAcABwC+AQAA0CkAAAAA&#10;">
                 <v:shape id="Picture 18" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1982;top:598;width:6858;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZjo8CxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbpltFpRplK4jL3qxevD2a1z9s81KarFY//UZY8DjMzG+Yza43jbhR52rLCj6mEQji&#10;3OqaSwWX82GyAuE8ssbGMil4kIPddjjYYKLtnU90y3wpAoRdggoq79tESpdXZNBNbUscvMJ2Bn2Q&#10;XSl1h/cAN42Mo2ghDdYcFipsaV9R/pP9GgXPxbJ4nK/H7zKLZ1F6uKSr4pgqNR71n2sQnnr/Dv+3&#10;v7SCeQyvL+EHyO0fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFmOjwLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId190" o:title=""/>
+                  <v:imagedata r:id="rId191" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 17" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:8754;top:598;width:737;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKKBNmvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbphURqUZRQfDgZdW9v22eTbF5KUnU+u/NguBxmJlvmOW6s414kA+1YwX5OANBXDpd&#10;c6Xgct6P5iBCRNbYOCYFLwqwXvV7Syy0e/IPPU6xEgnCoUAFJsa2kDKUhiyGsWuJk3d13mJM0ldS&#10;e3wmuG3kJMtm0mLNacFgSztD5e10twr8Kzvnm8j4x+WW5jbP9dH8KjUcdJsFiEhd/IY/7YNWMJ3C&#10;/5f0A+TqDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIooE2a+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
-                  <v:imagedata r:id="rId191" o:title=""/>
+                  <v:imagedata r:id="rId192" o:title=""/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="40" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1259128</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>622267</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1387170" cy="138683"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="51" name="image104.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="52" name="image104.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId192" cstate="print"/>
+                    <a:blip r:embed="rId193" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1387170" cy="138683"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="0022685F" w:rsidRDefault="0022685F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="13"/>
         <w:rPr>
@@ -10649,51 +10644,51 @@
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4450080" cy="139065"/>
                           <a:chOff x="2187" y="122"/>
                           <a:chExt cx="7008" cy="219"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="Picture 15"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId193" cstate="print">
+                          <a:blip r:embed="rId194" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2186" y="122"/>
                             <a:ext cx="4559" cy="219"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -10702,51 +10697,51 @@
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="38" name="Picture 14"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId194" cstate="print">
+                          <a:blip r:embed="rId195" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="6659" y="122"/>
                             <a:ext cx="2535" cy="219"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -10763,54 +10758,54 @@
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="111467C1" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:109.35pt;margin-top:6.1pt;width:350.4pt;height:10.95pt;z-index:15752704;mso-position-horizontal-relative:page" coordorigin="2187,122" coordsize="7008,219" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBVfhm4xAMAAH4NAAAOAAAAZHJzL2Uyb0RvYy54bWzsV11vqzgQfV9p/4PF&#10;O8UQSAA1uWpDUq3U3a324wc4YIJ1wUa207Ra3f++MwbSpK10V/dqH3bVSEHGY49nzjkzwPWnp64l&#10;j1wboeTSC6+oR7gsVSXkfun9+cfWTz1iLJMVa5XkS++ZG+/T6scfro99ziPVqLbimoATafJjv/Qa&#10;a/s8CEzZ8I6ZK9VzCcZa6Y5ZuNX7oNLsCN67NogonQdHpateq5IbA7PFYPRWzn9d89L+WteGW9Iu&#10;PYjNuqt21x1eg9U1y/ea9Y0oxzDYN0TRMSHh0JOrgllGDlq8cdWJUiujantVqi5QdS1K7nKAbEL6&#10;Kps7rQ69y2WfH/f9CSaA9hVO3+y2/OXxQRNRLb1Z7BHJOuDIHUvCGYJz7Pc5rLnT/e/9gx4yhOG9&#10;Kj8bMAev7Xi/HxaT3fFnVYE/drDKgfNU6w5dQNrkyXHwfOKAP1lSwmQcJ5SmQFUJtnCW0XkykFQ2&#10;wCRui8J04RG0RtFk2oy7F7B32BqFGRoDlg+nukjHyFbXvShz+I+IwugNol9XHuyyB8290Un3j3x0&#10;TH8+9D6Q3zMrdqIV9tkJGQDCoOTjgygRaLw5I2c+kQNmPJWEDpZp1bCHYU6OGiLVumFyz29MDzUA&#10;WMH+aUprdWw4qwxOI0aXXtztRRy7VvRb0bbIHY7HjKGMXsnwHdAGiReqPHRc2qFmNW8heSVNI3rj&#10;EZ3zbsdBgvqnKnRCATHcG4vHoSxcHf0VpTeUZtGtv07o2o/pYuPfZPHCX9DNIqZxGq7D9RfcHcb5&#10;wXCAgbVFL8ZYYfZNtO8WzdhehnJ0ZU0emWseg5ogIKeqKUQQGEKCsRpd/gZgwzoYW81t2eCwBuTG&#10;eVh8MjiYX5BFDgyU2FerBuQPYjiXP2LkSidJsvfFD8LQxt5x1REcANIQp0OaPQLQQ2bTEoxZKuTb&#10;ZdLKiwlIYZiZADjnKKPZJt2ksR9H8w1wVBT+zXYd+/NtuEiKWbFeF+HEUSOqiks85vspcoirVlST&#10;So3e79atHqjbut/YDczLsgCl8hLGRCs6Q0gH2WVhFNPbKPO383Thx9s48bMFTX0aZrfZnMZZXGwv&#10;U7oXkn9/SuS49LIkShxLZ0GjzM5yo+73NjeWd8LCk7UV3dJLT4tYjoW/kZWj1jLRDuMzKDD8FyiA&#10;7oloJ1iU6NgxQLH/wUYKj4fhKfcwNdIY0btsgf+DRho54UzcnSv6o5EO7xHzObbL9xpplMySj0bq&#10;HvcXzeajkf57jdS9n8JLvmu94wcJfkWc38P4/LNp9TcAAAD//wMAUEsDBBQABgAIAAAAIQAubPAA&#10;xQAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrCMBCG7wv7DmHu27Q9LLKY&#10;9iKCV3EfYEimabCZhCSKvr2BZUFB8OZxZvi//2PW48Uv4kwpu8AKuqYFQayDcWwV/B62XysQuSAb&#10;XAKTgitlGIfPj/WeFiw1lGcXs6gUzgrmUuKPlFnP5DE3IRLXyxSSx1LHZGVEfURLsm/bb5nuGTA8&#10;MMXOKEg704M4XGNtfs0O0+Q0bYI+eeLypEI6X7srEJOlosCTcfi37JvIFuRzh+49Dt2/g3x47nAD&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTO1AA4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JA&#10;EIXvJv6HzZh4k+0WUajdEkLUEyERTAi3oR3ahu5s013a8u9dT3qcvC/vfZMuR9OInjpXW9agJhEI&#10;4twWNZcavvcfT3MQziMX2FgmDTdysMzu71JMCjvwF/U7X4pQwi5BDZX3bSKlyysy6Ca2JQ7Z2XYG&#10;fTi7UhYdDqHcNDKOohdpsOawUGFL64ryy+5qNHwOOKym6r3fXM7r23E/2x42irR+fBhXbyA8jf4P&#10;hl/9oA5ZcDrZKxdONBpiNX8NaAjiGEQAFmoxA3HSMH1WILNU/v8g+wEAAP//AwBQSwMECgAAAAAA&#10;AAAhAAPBgIowEgAAMBIAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIA&#10;AAdrAAAAWwgGAAAAXf5uIgAAAAZQTFRFAAAA////pdmf3QAAAAZiS0dEAP8A/wD/oL2nkwAAAAlw&#10;SFlzAAAOxAAADsQBlSsOGwAAEb5JREFUeJzt3duO6zayAFB3sP//l/d5yDHi6W5blMRLVXEtIJhg&#10;0pYoFsmiSMl+PAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAIAjXwf//e/FzwExvPZh/XYPxu38xBDgOmNoPeaz1+gLkJuxjwp65SL9AajA&#10;/JyP/qwuADDEb4P/8/+TAAAAiM589rx3C0Dv/kY9QjzGPrLrmYv0BwC2YbMWAAAA8mpZGP/0OQve&#10;ANwlFwHADf+sLgDQ3dEE+eoEGgAAZjCfbacuoA5jH1mNaJv6AwBbWfVm7VFC9TQVAAAAvNdjodq9&#10;NwB3yEUA0EHEN2slaAAAAHjP4jgAq8lFANCJ36yFer4enyfMJsIAAERmPnvfuzrytZEQl7GPau7k&#10;Iv0BgK2s2Kx1cwgAAADX3Fm8fv539+UA3CEXAUBH0d6s9VQU9PHbxFf/AgAgC/PZsdQlxGTsYydX&#10;NnX1BwBKirZZCxW9e1JwxgSz9zlWXgvAVcau/Yg51KHftlNX0Fele3mYZUTb1R8gBvfZMNA/qwvw&#10;QqcGAACA9yySAbCaXAQAnc3erPVbBAAAAAAAAACPWG/WAgAAAAAAAGwjymatr8kAAAAAAAAAtjJz&#10;s9ZXIAMAAAAAAAD8vwhv1nqrFgAAAAAAANhOhM1aAAAAAAAAgO38mXSeCF+B3FIGb/m2+1Sf0epR&#10;7MngqJ1Gb6P6mRhyX+t8SRxqiN7nMs31ohDT2tTfsQp57N01zCjzrLlkljmrPrdOhb78eMRuQ5HL&#10;Rp5xsoLZeTdr38ta7iqyjwlZ20/Wcl92dFG9BsxVNzx3Nol7lK3SzdbVulzVcWbHftYDCWfKdrXf&#10;RbuWmeNHhHO1elemLNdQIamKYSzRxq5Wo9rRXRHaYbZ81SJ6n7tSvixjwYoFnyNieqx3PM8eb1X9&#10;ZRrfouaxx+NcvHs+bNH7vHfKMvs8d6wqY8T+tmINLWpfzjJut4hctt9E6Ruz+sPsF40+lT/Dvdjd&#10;Y816yDFS/ssynkXp+ytlX+/T7pOa9WbtbD0Glecx7gT7q1NZ7rhT/ij1eOV8PY5RpqMTSq8xYWU7&#10;3b2fieH/HiNjDCOo0I5oF73P3Snfrm1QTGtTf8eq5LGV9+t321lLnd29vtbz3Dl+r2NU73Oj6Mvj&#10;yx65bKxft93NjPrOnluMGetkzonafYF2P+M3a2cmvb8Dzjfy6cKenejsue8cN8Lxfjv+iDKbtNHL&#10;qPa0+xg7kxi+PybtRrYjsYgnQ5/reUO6QxsU09p6XnPVuquUx1bFqNe1Hh0n+lgQdezbRZW+HH3c&#10;jt4Pd6ZO58uyUTvyeEfnijyeVZZlrjPrPNr9IjM2a9+J8np367HvHH/Uhu2oax553IwDnwkcd81o&#10;o6NFHmNnEMPjY0ePYQTZ48w5GfpcxnnZSmJam7o7VimPrdyonXHM6O0525pDNVX68o7tXPvu46ge&#10;vz78wzVZx4TncTOuCRkv2mSM7Yzja/cLVPka5NYgjH7LNZLev+MU0Yonr03MOKvCgtPuY6wYnjsG&#10;P616U0jOWidDn2tZpLryueffVGt/Ylovpq9G5+DsdVctj1XaqF15nquil6+ySn05+rgtJ+d1VLcR&#10;fvIum8wbtTNEH88qyz430+7fHztlux+9Wfuu0ntW1tUJ0Lu/+3S8O4H+lMyvHPdTOUdv1B4d/+g4&#10;Mya+390t8+vfpezsLLGqnfaUZYwdRQx//l22GK62sg2JxxoV+tynY7aUq1q7E9N6MT3r7iZ85vF4&#10;tzy2Kk692tid8WpGW8605lCNvvyf1eO2nLxWj7XqljjRpkd7rp5bIo9nmWVf79PuP0vZ7kdv1o6u&#10;kF4LJ98/E33DdsVGbe9Jy4wOM2qi9VvZrwwgUQeMSteyUq+k+e5vIzyZGG2M7U0M338mYgyzj11n&#10;N3seD4sDEWNeoc/d3XiM1K96ENN6MW3VcxO+57mj5rTseSziJu33v2lZTJtxnquirjlk7G8jZe7L&#10;K8ftVplycsW+MTPm0etitV71EzW33GUeOlb29T7t/l9R5h/drPzN2rtGLJz0+GxWLU/29TzmHS0d&#10;8U6Zj+pix/bBGHfHqZFt0RjbRgz5pDVfjcyz5SavgWXqcz1vsr/e/HsFYlovpq3u1ttvMo7HO+Sx&#10;lfd3Z897tay9z3M1JpnWHKrZpS/3/szVMsvJ+RiD5umddyvmlkjj2c4ir/dp922fSdfuM2/WftKj&#10;cY24Oelx3JFfhfLb50cc846WRbNR8V89aJHHrHb6PNZskcfYXsTw3jEixHC1kQ8WnT2GeKy3Q5/b&#10;bZ4kpnVF2oRfaYc8tjJes84drU1mWHOoRl8e99mZspQzI2PQPKPqqlJu2WE8W63Kep92f/+z4WTd&#10;rJ312w0zk8jT0SvnV455xuuANLqx956o9y6vJxi5YuRbOLOOmX2MvUsM20WNYQbiUMvufS5que4Q&#10;0z3N2rCoIHs/yLxR2/r5qAt2mdccKtKX44/b0cuXRdTfk9zF6HZcIbfsMJ6tVmG97/uxtftC7T7r&#10;Zm11vzX+2Uk+4oR91e+JlOnwlKad5ieGdUS8AbBYAPCZPPwfeWycKm/U9ohHxDWHaqr3ZXEHvsua&#10;W4xntc14WCHisSKdK4WMm7WznnI/OubdCWbWThSVOiCCFTfDvY9fZYy9SgzPixbD6GZ/DQ7jVepz&#10;+u2/xHQ/s8bPCvGokMcyfsXbmWNZa6BF9r6ccdyukAPgCrnks4zjWUYV1vsq0e5/kXGztpLWr0Oe&#10;vWAUkTogO+00PzGkxep8dfWnFtiL8aweMY0lczzkMahBXz7HQw5AFcag89RZfiViaLM2tr+PmJNY&#10;AABqMvesR0wBIAY5GQD41Z/VBegs46Tn63G93CWeGADSyDjG8r/EEObK2uee5TbX/ElMAYA75GQA&#10;4Idsb9ZmXRw5cmWCttOkbvXX90CLCu206hjbSgy5K0obyva1c5llrs+WNrnjt7xkvl4x5S55DGrQ&#10;l9eTk+N5F5O7MXj3+SxrCLCDKHkRPqr2Zm1mZ96wjTyImGgCAOTQOv/0BkgeYgpUZ82BLOTk+oxH&#10;dYglO9Lug7FZy1U6MwBAfmceGHz9OwuKcYkpUIE1ByqQk3P4+1Dnu5Bb2JF2n4TN2lhaJnGrJg86&#10;NQBATWcWEp+8BRKbmALZWHOgKjk5jk+xOFPnUddu+UluYUfafVKVNmsrJMLWr0eZda06NvBUYYzd&#10;nRjCXNn63LO8VxYTs13rVdmuU0yB6Kw5sAs5OY6jzfOjOrdRG5/cwo60+wIqbdZmd6ZDjZ6s9e7c&#10;V54iBABgviuLid7+iE1MgWisObArOTkH40lOcgs70u4LsVnLd3c6o4kjAEANr/O6M7+1Zj4Yl5gC&#10;EVhzADl5tVGbEeKzjtzCjrT7YmzWxnClY42YpLWWQ2cGANjH1a/uIy4xBVaw5gA/yclr9NywNWat&#10;JbewI+2+oH9WF+CkO78ZENWncn895l1zy28uHJVnlIpxp54K7bTCNdxR4forXENmUer/aG5BP1Fi&#10;PkvLXDD7dYvpTxWvm99Faf/yWE2R1xyq0ZdzkpPn6lGXxqz15BZaRMmLvWj3RWXbrGUNHRsAgCdz&#10;w3rEFFjJGAT/0R/Ge7fR0bK5YRMkDzFiR9p9YjZr12p9ynDl0x86OADkkfGpUHKq9nQyYkoM2tp+&#10;rDnUpC/fIyeP82mj9vXf3/1DDmLFjrT75DJu1laZsJz9OpiR190yUVmtStw5713se8d9dD/I0k71&#10;tfeyXL8YrhW5/s+MZ1XG3hkix3y0THE6Q0zZWeT2r33mVSHfZ6Mv56ee5olW1+7F2mQvP3Gszotn&#10;aPeFZdysrWDEAJBpUBlh9+snhtW/L6Mf3CeGjDYyxtoPAKPJY1CDvsyOtE3Yl/U+wsu6WbvqCcEZ&#10;nerTtWV9QqJXva24/r8Pg2lkvWJTIcY9r6HyGBuZGNax4ibg6Jg9c6ix9yd9rh4xZWfV8xj1GDt/&#10;py9DPe7F5lFH9JKpLWUqazlZN2uPjJxw3t28O/v1x2f+ZvfONPLrQLwN/Vmla3l15UYy4g1xhvP1&#10;GmN7EMN7x4wQw1Yry9nz3Fnqu9XIRbxVdRW1z1VrOzOJKbuTx9hZpTarL4+jPsjIAxVckWW822G9&#10;j8Qyb9bO6lzvFkuuHH/GG6bRBoDe5WmJe49z9or541FrorPqWlb8ZvMds9rp81gjZBxjexLDdlFj&#10;+GrF2NVyzlH56rur159t7H0VMebR+tzfb//LT2LKzirkMfYwcsyr0Pb05TXk5FwixinzvVgF6uh3&#10;FcbxCut9o2QrbzmZN2sfj/Gd6+izs76ycpW7dbdqA+J5/iuOyt37uioNgqvfULuyoLm6/qP2sadK&#10;Y+woYnjvv0eweoHvagxaPzf6LdXdxt4jWfrc97/r/RZnxHntVWL6r0oxpV31PMZ60efSR+fPQl+e&#10;S07O6W+Hf1aUd/RnMsqcWzKrVm/Z2lG28vKLP6sLMMlrY+v5hPyZCdKn4179qtV3x/x78pg9j/X8&#10;TAQR4t7iee6WMkaflI+8lk/t9Mz5W2N9t65byvt4jGunM2Xpa2eJ4fHfHlkdw1YRxuEzZZgp29jb&#10;anXMV/W5T8dqrZOWY+1ITNld1DxGDNXXHCrcyz/py9fJyfG13uNfdWY+2KLqvVgvVXNLZlnyYub1&#10;Pu2+sAqbtWcTba8GuHKj9vWzPTvnOz0Tfy8Z4v79c60TrOhWXsuVZHr1PD2saqc9ZetrvYnhvfNG&#10;smrsWtmGZo9lUcbe1+PtFPOW+uux4HP0+Wh9vwcxZWcV8hjxRVxzeKpyL68vjycn8+rsBv07We/F&#10;IoicWzKTF2PT7hOrsFn7ePzX+GY+wdBqZeM/s2E7cqAd9eRa5LgzzugnIVdsFvQ6z2PQuXbva2J4&#10;/Xz8q0L9Zxt7V4sc81kLPtWIKTuL3P7JI+OaQzX68nhycnyzx4sem7buxd6TW7gj63qfdl9U9t+s&#10;/W50cvnqfI5eX4nRy6jF3dGyxD3z5Oe71dcy6vzZjjvr+LPO03uM7UkM248fNYaPx/qyZc+JGcfI&#10;6jG/2ucyxjIKMWVn2fMY61lziEGdjSUnM4J29V7W3JJZpfrJut6n3RdUbbP28Ri3UHzlmKO+/vjM&#10;sc4+CdGrXLMX7CPFfebxVlp9Ldlik6WNtpyvwnVcUeXaq1zHVavLObL+My68ZSzzlfNH7HMRH0LM&#10;QkzZWfY8xnqZ1xwq0ZfHkpPjWvXGWI/zZrwXmyVrbsmsUj1Fvb+bdXztPogqX4P8m2cDu5MM7zTS&#10;SK+Ln/392q/HvVflV1od9zPHj9RGrlp9LRni/e582X9PJGPd9yKGP4+Rzeqxq2cZVsQgY9upEvOR&#10;N5BZ534riSk7y5zHWC/rmkOE+URv+vJYcnIso1+qafla0h4P57Wcq+UY1WTNLZlVy4sZc6J2X8iO&#10;ATlqvDvWyZHsddYyYK2+hux1/Gr1tWSI929W11svVa7jiirXXuU6zopw3a0T7IgxyDj2Roj54xGn&#10;HK8ilimTiPUXsUzUkzmPsVbmMSpz2d/Rl8eq2GYyeFfvI+p71jcttpxv5Hmj09fWqFjvma4pU1n5&#10;RnAAAAAAAKho9ubpp3NaiwfgVxV/sxYAAAAAAN4ZuXH67thVvi4WgM5s1gIAAAAAsAtvuAIQis1a&#10;AAAAAACq8SYrACnYrAUAAAAAAABYwGYtAAAAAAAAwAI2awEAAAAAAAAWsFkLAAAAAMAuRv+W7bvj&#10;fw0+LwBJ2awFAAAAAID7Rm8EA1CQp3kAAAAAAKjo0+Zp77XxmecCoJA/qwsAAAAAAACTPTdX726k&#10;epsWgFs80QMAAAAAQFVnNlPPrJe3HtcaPAAfSRQAAAAAAFS26u1X6+8AHJIsAAAAAACobuaGrXV3&#10;AJpJGgAAAAAA7GL0pq01dwBOkTgAAAAAANhNz01b6+wAXCaJAAAAAABA+waudXUAAAAAAAAAAMjs&#10;/wB7bTHP0VXmBQAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAvm7HwCINAAAiDQAAFAAAAGRycy9t&#10;ZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAABCAAAABbCAYAAACiRvR0AAAABlBMVEUA&#10;AAD///+l2Z/dAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAMsElEQVR4&#10;nO3d25KbOBAAULOV//9l9iHlymQyBgG6dEvnVO3DJrERTauB5uJt3/cXAAAAQEv/jR4AAAAAMD8N&#10;CAAAAKA5DQgAAACgOQ0IAAAAoDkNCAAAAKA5DQgAAACgOQ0IAAAAoDkNCAAAAKA5DQgAAACgOQ0I&#10;AAAAoDkNCAAAAKA5DQgAAACgOQ0IAAAAoDkNCAAAAKC5X6MHMMK2bftPf77v+9Z7LFDbp/x+k+fQ&#10;l30OP/maF3JhXtu27Xe3b4vaIe+gvSfzfgVLNiBgVkfNB4UQYLyf6vT7z9TpOUXYvvIO+njPK02I&#10;zzyCAQAAlX0/6T+7QxHIzZwvowEBk3D3A0BsZwejDlbn8Wlbbtu2997O8g7aOprX5te/PIIBE9B8&#10;AIAYvIsJYqs9R/d9346+0+MYf3MHBAAAVKD5AHG1vAPpbG67E+IPDQhIzt0PADmc1WQ1O7eozQd5&#10;x+p6PfpkLpXRgIDENB8AID77ZOhvxDtXjua6uyB+8w4ImJADHYCY3vX564Gomp1f9BMLecdKIs9H&#10;74PQgIC0IhdX5vIp11bfgcIT5s86Im3rSGMhjln281GOjc9eSrk6j2DAZLLtLAAgM49DwlhXH7Xo&#10;MS89ivGZOyAgoVk61QAAcMfVE3nHyTFoQEBCCigAjOfuB+gvS+Ph6FGMld8F4REMAACoaNUTC4hm&#10;9FwcvfyINCAAAOCi1Z/jhlFKTur3fd+in/yvWkM0IAAAoJLoJz0wg0/zLGLjIdp4RtOAAACAC1a9&#10;cgmRfD2xj9h4KLFiLXn0Ekov3rmuJMlWil32ePT+NYro8YpWE6LH60y0eK7mLH8ybIPSA5sI6xIh&#10;3yOMobWsdTHLrz9FGw/X9MyzrHMxmiwxOnoh5Ujfx9Qjntu+X4vDncBFS4yIJ42fRIvdT67GM2o8&#10;rqxHz51G1Hi9RasJ0eLVY37UGHevnWLkmvY0Ble3acR9zuvVdxtFqB8jxpApJ0bXxagnaT22Ye1l&#10;3P2+kY25J8uOmGcj56L9/N9G5HW0Ruqo8RTfAfEkad+fzZKQtdSY6DPFboZ49OxcRo9XtJoQPV6l&#10;y37y2RnqxAi15vXo7ZBpPSLke4QxtJa5Lka8UvgWeWwtRLxyG+EiT+/lZKk7XDfiJzmPcrL1eIre&#10;AVHzoCZaAWuhxXpmj1uLePSOSc+dVPT8iVQTMsTrbFm1Txwp06qOjKhNrdYjcnyejC/CGFqaoS72&#10;WlZNK54YttxWrfOgR55ln4vUFaVGlORQyzw7bUBEPviIqHUhzhi7zDunmZZTK38i1YQM8TpbRobv&#10;nFHGbTtqOTWXESHnI4yhJXURzmWrnT99t7lCVoePYJwl9pNnmEfcatJaaSE4Wu+ZiknPA/Cotwq3&#10;WM7I/IlUEzLE60jrA5PZ6mtN0eZ0tO8+Wt6TvIpQPyKMoSV1kVaOHsNokftHuZDhXQjZ5yK0dPtX&#10;MI4mzPvvWhaPaO4e1Hz6dyOfy+mpVuEdFZNezyBmyJ+eNWGGeJ15OjdmqhM1XT2ge/JytlZGrsMM&#10;9SPyGJ6YvS6Oju/bp7hEGR/P9HjRZPa5yDOfmnkrbctbDYinE2e24NYqNN8/M2vBuZo/r1e8E66e&#10;L0/MkD89a8IM8Toax5V/V/Pk907DI1sNqnFF6ujfRrta1arW1hbhmCLCGJ5QF+khwssoW+VDtAtK&#10;3z9TYy6usJ+nTMlcbrntP74DomYifv3MbInccuPNFqt937e76/TkszXVHkem/IlQEzLFq8fyI16d&#10;z+5pDrXOo5Jt+rTW1hhD6Wci1I/sxzWz1sUo+33K1Nzf9Nx31cyzWecicyq566+Vol/BqGW1ydP6&#10;qkymk4ta237kCVfG202j58+IuzDufkfU3Fqtrt5VcmDYq07dVdp8eLqcVk2I2iLkfoQxHMlaF6PH&#10;lTn0zLOsc5G5/ZRTPeZFtwbEjDuTXs+CZo9d7fGPaEK02Aar58/Vcc0ar563j69qxG2GI7ZJ5nlw&#10;VYTxRRjDjHUxQlz5rPVJcNaczjpueF+A6XnXWdc7IFhP9Gf1YCR5PLcsj2vd/U5X3OA3tRy4YvWa&#10;cbkB4YDjt95vwv70nZG3x8jJ1evlfHfNlD+jf84qW7zOllFb5BrRw8iXLPX4/tbLiPBOi9YijOEO&#10;dbG/rLlSmzu8/jbjXGSMVbbhxwZE9J0AyNG+xDs22+e6LDEb/dOPNW65jhDrCGOA2T05gVrl5AtW&#10;d+sRDAUC+EpNAO6KUD8ijAEAVvDr7gffO2tXFP7lQIYnsubPqJqQNV7AHxGOKSKMoRZ1kdb2fd96&#10;5VnmOWkuwr8O74Ao/Smu1SbXausbWcafJIo6rhIjakLmeDHW6EcXaoiyDr0ew2h9TBFhDDVEHx9r&#10;u5OfWXM667hhpNNHMEoPcDLssIHn1ATgrgj1I8IYAGBVRe+AuHKV5b3DttOGeakJwF0R6keEMUB2&#10;te5CjXKnF9BH8Uso7xQAO2yYl5oA3BWhfkQYAwCs5tJLKN8766s7323b9lU6mKusJ21ky5/RNSFb&#10;vIA/RtePKGOoLeq4mFPLl1Fmz+Xs44dWbv0M577v29VJ5aoBzEtNAO6KUD8ijAFmUzI/zCFYz60G&#10;xNt7h331WconywTiUhOAuyLUjwhjAICZPWpAfHXn6gEwLzUBuCtC/YgwBsigxTwx92Be1RoQbyU7&#10;7OxXC2q99ZfnMr45ebX8eVoTVosX9cyQO1HWYVStjXBMEWEM30XJCzhzlI8z5Kq5CNdVb0C8RT35&#10;A8ZQE4C7ItSPCGOAqGrOD3MN5tasAfF66QoCf1MTIJ8oczNC/YgwBsb5tP1t+2M/xUfMWNmn/F+l&#10;+da0AfF6zRtIByHjZY7zyvlzpyasHC/ayZI7kfO/9z4+wjFFhDG8XrHzAlZiLsI1zRsQrGtk0Y1y&#10;gAiMNfrZ/R51sOUyHDwDpWocezl+g/lpQDwwquOZ6YCw1VgzxeAT+XONeJFNzdwZ0Ug5+04nCuOp&#10;i2TxNWdmzB9zEcqdNiAk9n0tDwi3bduzbJva41zloDhq/kTNu6jxmlmWmEQ8eW+h5jJnbh5HGEMv&#10;6iK9PTkGm+X47SdZ56I5TguHDYivid1nOPn0OrD9VFyybJuacTj6+2w7r2z5M7omZIvXLLLNq5+U&#10;5E6vOnVXyXaoseyS77iTE6PrR5Qx1KYuxiAOZJ6LM+zns4hWK9759NN/rZb5sQHxfaG1r5bOlOit&#10;D2zPPhstkT95etU9y3pelSV/otSELPFaxWzxeJo7reNR2oS4M47Szz1pPnz6/7vfc2VMEcbQirrY&#10;z0zHr73NfCz3NuNcnH2bRbFSbfn1/Q+Okuz9d6UBkrB/+xqPml3SbAlbGoer+ZMtDleNyp+sNcF8&#10;66c0D7Zt20efpJVs61a509uV7dJ6DEd/17p+RBhDFOoiPZTW2u+faTWeiLLNxSz7ea45yq2W2/Gf&#10;BkRJ0ThLwtluky9xtdjWOojJHktx+C1y/kSsCZHjNasreRDZqNypaeQ6tJirretHhDH0oC5CDFnn&#10;4iz7+cjE77d/GhCv172rRPyZ+L3iEn2n3yse0eNQKnL+RKwJkeNFbHeuzt1dzuvVJkcz5X+E+hFh&#10;DD1kyosZufrLm7nIFattv4/vgGgViBUC3Hod933fMsWx5VgzxaFU1PyJWhOixmtGM8WhR960/P6e&#10;y6mxjAj1I8IYelEX21p53UtFmJsRZJuLM28L/jbq8YvX6+RXMCT1fa12zlljWHvcsx/8RM2fqDUh&#10;arxmNFNMZsmblutRe76Prh8RxtDLLPmdTfa7aKgv21w0x9tQG/748RGM757eRrRyIte4BWuW+InF&#10;dVFjFrUmRI3XbHrfWtparfUZnTtZ1iNC/Ygwhl7URUYpefRppdzKNBdn289HttIceNv2/V5eKSjP&#10;zBS/T+tSsg4lhS1TLHqJmD8Rx/QWeWyzmDHGM6xT6cHj6HWJEOsIY+hptfVtYeQtzMwjy1zMMs6I&#10;otWK0eO53YCAtycNCACAjEYfxAM5RKsVo8dz+A4IAADgX0cH6m5dB16v8Sf7V/QajwYEAAAATC5C&#10;c1QDAgAAbnAXBPBJprsfetKAAACABjQhYE3Z5n7PhogGBAAA3LTylUzgutVrhgYEAAA0ku1KKPBM&#10;1EcvovxyoQYEAAA8cHYArwkBazDXz2lAAADAQ5oQsLazOb76oxdvGhAAAFCBJgSsKXrzIcrjF6+X&#10;BgQAAHSjCQFzMaev2fZdvHgmUkcNAGA0x0awHvO+jDsgAACgop9OOJyEwNzM+zIaEAAAUNnXEw8n&#10;IbAG8/7cr9EDAACAGTkBgfWY98fcAQEAAAA0pwEBAAAANOdXMAAAAIDm3AEBAAAANPc//Wk1vQZJ&#10;T4IAAAAASUVORK5CYIJQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVfhm4xAMAAH4NAAAOAAAAAAAA&#10;AAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAA&#10;AAAAAAAAAAAAACoGAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAJM7&#10;UADgAAAACQEAAA8AAAAAAAAAAAAAAAAAJgcAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAA&#10;IQADwYCKMBIAADASAAAUAAAAAAAAAAAAAAAAADMIAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQIt&#10;AAoAAAAAAAAAIQC+bsfAIg0AACINAAAUAAAAAAAAAAAAAAAAAJUaAABkcnMvbWVkaWEvaW1hZ2Uy&#10;LnBuZ1BLBQYAAAAABwAHAL4BAADpJwAAAAA=&#10;">
                 <v:shape id="Picture 15" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:2186;top:122;width:4559;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdCFcIwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8JA&#10;EMTfC36HY4W+1UsrhJJ6ighCn8TGoq9rbpuE5vZibs2fb98rFPo4zMxvmNVmdI3qqQu1ZwPPiwQU&#10;ceFtzaWBz9P+6RVUEGSLjWcyMFGAzXr2sMLM+oE/qM+lVBHCIUMDlUibaR2KihyGhW+Jo/flO4cS&#10;ZVdq2+EQ4a7RL0mSaoc1x4UKW9pVVHznd2dAbodCDrvL/UzuNF053baoj8Y8zsftGyihUf7Df+13&#10;a2CZwu+X+AP0+gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdCFcIwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
-                  <v:imagedata r:id="rId195" o:title=""/>
+                  <v:imagedata r:id="rId196" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 14" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:6659;top:122;width:2535;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMh40awQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4XfIdwhN3ZdBsM6RqlUzYm1MG6PsChObbB5qQ0mXY+/XIhePnx/eebyfbiTKM3jhU8JikI4sZp&#10;w62C+ud9uQLhA7LG3jEp+CMPm/V8lmOm3YW/6VyFVsQQ9hkq6EIYMil905FFn7iBOHJHN1oMEY6t&#10;1CNeYrjt5VOavkiLhmNDhwNtO2pO1a9VsGsONX05uy/N9aMstSnS9q1Q6mExFa8gAk3hLr65P7WC&#10;5zg2fok/QK7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEyHjRrBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId196" o:title=""/>
+                  <v:imagedata r:id="rId197" o:title=""/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0022685F" w:rsidRDefault="001B62A4">
       <w:pPr>
         <w:spacing w:before="171"/>
         <w:ind w:left="682"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10820,51 +10815,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15753216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1388617</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>122198</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4174362" cy="138683"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="53" name="image107.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="54" name="image107.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId197" cstate="print"/>
+                    <a:blip r:embed="rId198" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4174362" cy="138683"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -10885,51 +10880,51 @@
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5829300" cy="325120"/>
                           <a:chOff x="1983" y="2046"/>
                           <a:chExt cx="9180" cy="512"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="22" name="Picture 12"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId198" cstate="print">
+                          <a:blip r:embed="rId199" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1982" y="2045"/>
                             <a:ext cx="6233" cy="171"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -10938,51 +10933,51 @@
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="24" name="Picture 11"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId199" cstate="print">
+                          <a:blip r:embed="rId200" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="8149" y="2045"/>
                             <a:ext cx="2115" cy="171"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -10991,51 +10986,51 @@
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="26" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId200" cstate="print">
+                          <a:blip r:embed="rId201" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="10190" y="2045"/>
                             <a:ext cx="790" cy="171"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -11044,51 +11039,51 @@
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="28" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId201" cstate="print">
+                          <a:blip r:embed="rId202" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1982" y="2216"/>
                             <a:ext cx="9180" cy="171"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -11097,51 +11092,51 @@
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="30" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId202" cstate="print">
+                          <a:blip r:embed="rId203" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1982" y="2386"/>
                             <a:ext cx="8387" cy="171"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -11150,51 +11145,51 @@
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="32" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId203" cstate="print">
+                          <a:blip r:embed="rId204" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="10302" y="2386"/>
                             <a:ext cx="237" cy="171"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -11211,66 +11206,66 @@
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="1A33A1DE" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:99.15pt;margin-top:102.3pt;width:459pt;height:25.6pt;z-index:15753728;mso-position-horizontal-relative:page" coordorigin="1983,2046" coordsize="9180,512" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDw2JQBeAQAAKUiAAAOAAAAZHJzL2Uyb0RvYy54bWzsWtuK40YQfQ/kH4Te&#10;NdbN1oWxlxlfhsAkGbKbD2hLbatZSS262+MZQv49Vd2SLduzOOxCIEYGG6lvqjp16rgvuv/0VpXW&#10;KxWS8Xpqe3eubdE64zmrt1P7zy8rJ7YtqUidk5LXdGq/U2l/mv380/2+SanPC17mVFgwSC3TfTO1&#10;C6WadDSSWUErIu94Q2uo3HBREQW3YjvKBdnD6FU58l13MtpzkTeCZ1RKKF2YSnumx99saKZ+32wk&#10;VVY5tcE2pX+F/l3j72h2T9KtIE3BstYM8h1WVITV8NDDUAuiiLUT7GKoimWCS75RdxmvRnyzYRnV&#10;PoA3nnvmzZPgu0b7sk332+YAE0B7htN3D5v99voiLJZPbR/gqUkFMdKPtSaIzb7ZptDkSTSfmxdh&#10;HITLZ559lVA9Oq/H+61pbK33v/IchiM7xTU2bxtR4RDgtfWmQ/B+CAF9U1YGhePYTwIXTMmgLvDH&#10;HpilY5QVEEjs5iVxYFtQ67uhtpGkWbFsuyde3PaFnthxRFLzWG1qa9rsvmFZCt8WUbi6QPQ686CX&#10;2glqt4NU/2qMioivu8aB4DdEsTUrmXrXRAaE0Kj69YVliDTe9ILjd8GBanyqZdzrWpk+BH3SsbFq&#10;Pi9IvaUPsoEcANSgf1ckBN8XlOQSixGj01H07Ykd65I1K1aWGDy8bj2GNDqj4QegGYoveLaraK1M&#10;zgpagvO8lgVrpG2JlFZrChQUv+SeZgqw4VkqfBzyQufRX3784LqJ/+jMx+7cCd1o6TwkYeRE7jIK&#10;3TD25t78b+zthelOUoCBlIuGtbZC6YW1HyZNKy8mHXVaW69Ei4dhExikWdWZCARDSNBWKbI/AGxN&#10;V6kEVVmBxRtAri2HxocKDfMRWYyBhBy7mjbAfyCD4f/Y5AaChMkz8QNIDcwcLzKR7dgPzBBSPVFe&#10;WXgBUIOhGmryCkgb17omaHTNMeDalbI+KQAfTEmHQD9IiZss42UcOqE/WUKQFgvnYTUPncnKi8aL&#10;YDGfL7wuSAXLc1rjY348Rhp+XrK8o6kU2/W8FCZ2K/1p5UAem42QK0czurjiYAip4V3i+aH76CfO&#10;ahJHTrgKx04SubHjesljMnHDJFysTl16ZjX9cZes/dROxv5YR6lnNPKs55urP5e+kbRiCv5aS1ZN&#10;7fjQiKSY+cs616FVhJXmugcFmn+EAsLdBVozFjnaSgZQ9n+opOGFkupUOdXAG1BSXxOni12f0YOS&#10;mplE7IXJN5TU97zxoKT6D/9EbQYlHZT0sGCYXCipnqvfnJIGg5JeWcp5MBmCddeHk9IIa4Y5qV4f&#10;9OZtg5IOSnpQUtgkM1svL+3qPsEJ/c0JaTgI6TUhPSzufa/d3MKVKC7uj1tbw+K+vwAehHQQ0k5I&#10;A5hqnAppfJNCajaFhrX9tw8XjrukQXwmpHEQR8OMdFjbm/OMYZf0o/Om4OK8KbpJIZ0MM9JrM1I3&#10;cNvzpgsl9YNBSI2KDJuk/9Fxkz7Gh3ch9AFV+94GvmzRv4fr/tsls38AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDQGZD34QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJvjaykNo5j&#10;OYTQ9hQKTQqlN8Xa2CaWZCzFdv6+m1NznNnH7Ey+nkzLBux946wEMYuAoS2dbmwl4fvw/pIC80FZ&#10;rVpnUcIVPayLx4dcZdqN9guHfagYhVifKQl1CF3GuS9rNMrPXIeWbifXGxVI9hXXvRop3LR8HkUJ&#10;N6qx9KFWHW5rLM/7i5HwMapxsxBvw+582l5/D/Hnz06glM9P02YFLOAU/mG41afqUFCno7tY7VlL&#10;epkuCJUwj14TYDdCiISsI1lxnAIvcn4/ovgDAAD//wMAUEsDBAoAAAAAAAAAIQAJKvxBCQIAAAkC&#10;AAAUAAAAZHJzL21lZGlhL2ltYWdlNi5wbmeJUE5HDQoaCgAAAA1JSERSAAAAYgAAAEYIBgAAADeY&#10;QS4AAAAGUExURQAAAP///6XZn90AAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUr&#10;DhsAAAGXSURBVHic7ZzRDsIgDEWr8f9/eT4tMYbpVgq9Zec8Gilll9tOppoBAAAAAAAAAADAUjyy&#10;E3CyHbxedT32zE4gkLIimNUU4sgNpakoRIvSbjCrt4CWG6qtoUmlRSwrgtk6pak8/3aUyi5UyWMY&#10;FRyxvAhmNYS4Ba/sBE6w3O5vgSNEQAgRlEvTr6OM5crV54Kiz3A8F8uTwxKiqDiiZxPsY0sLotAj&#10;opxY+lQ22xHePnA0bvszTpbMI47eZrxUM892xDdXLuD+3tIlaSerR4w+PyonjkKz7qVcGWqRIcSs&#10;09RSrljBEWYLuGIVIcoz+67p1/3/rcERIiCECAghgsIn6/J3PBHgCBEQQgQFIW5/62o2Xwj6wQEK&#10;jgDLEaLlituXJ48Qoy5aRNwtKM50vI8kI2p99A8Sv+OdjfM5Lq2HeUvTmZ3n3Zmeca0xnhzT3NT7&#10;kH50bM83OSLGT3eGx74KsSPmlxLibGkamdgjOH50vClcTfjK7o1quiPnk/k1Us+kM/6GoaeHeOYo&#10;5yQAAAAAAAAAAAAQ5Q2gvjtSxYIwPgAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAzOopJeAAAAC1&#10;AwAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8001qwzAQBeB9oXcQs69lO4kpJXI2pZBt&#10;SQ8wSGNZ1PpBUktz+wpKIIHg7rTUDPPet9H+8GMX9k0xGe8EdE0LjJz0yjgt4OP09vQMLGV0Chfv&#10;SMCZEhzGx4f9Oy2Yy1GaTUispLgkYM45vHCe5EwWU+MDubKZfLSYyzNqHlB+oibet+3A43UGjDeZ&#10;7KgExKPaADudQ2n+P9tPk5H06uWXJZfvVHBjS3cJxKgpC7CkDP4NN01wGvh9Q1/H0K8ZujqGbs0w&#10;1DEMa4ZdHcNuzbCtY9heDPzms42/AAAA//8DAFBLAwQKAAAAAAAAACEATkB8l0YcAABGHAAAFAAA&#10;AGRycy9tZWRpYS9pbWFnZTUucG5niVBORw0KGgoAAAANSUhEUgAADaYAAABGCAYAAACNWKLyAAAA&#10;BlBMVEUAAAD///+l2Z/dAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAb&#10;1ElEQVR4nO3d65LcqLIGUHli3v+VfX7s6OOedpVKFyA/0FoRE3uH7QIESYJQq2vbAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAa+FXd&#10;gB2/X/zZ0fbe+SyQ7fv8Nq+BL3fX/tTcYk8DfzMvzkvNcenEGt+9iodtExNkkbdYTc89zLu8fqQu&#10;e6t8xgiexz5oDcaRs9yrA2Rp+bz2yuc5Tl8DAD25X69lr6cPWF/ks9B/qhsAcMLPzcLeDxEBHCW3&#10;ACuT46CNdwc55hRAH732ML8PlPV759/ZW+UzRgDwbDE/iAEAAAAP5dk6QD+xz0L//fD3PRrqMBi4&#10;4l0++r3JK8B1cguwMjmunt8EtpZfW9CBDsDCeuxhruTvn3XZW+UzRgDwHO7PAQAAIJdn68zOz/uQ&#10;KPpZqG9MAwAAgHHKDwK45dX4OVAHyCZPAwA8gzMXAAAAyOHZOqtx9gQ7Pn1jGgAAAHCeA9Vnifjt&#10;QwCcsvdAVE4HAMj16szF/g0AAADm4Nk66fy8D1zgG9OAWbzbiNqgAnfILcDK5DjowxwC6KvlHubd&#10;g6O9Os7Wb13IYYwAYH1eSgMAAIB5uGcHaCf6WagX04CZ/EycEYkUmJ7cAqxMjsui/9ex9y07ANzX&#10;cw9zpyx7q3zGCAAAAAAAcni2zgo8byJF7LPQfy98JqbxQKTev6nwbll+kyLwijzQl9wLtVrMN/P4&#10;HIeoz/Br+3usf2/mRgp5C/p76hmQXNJGz/gxRgCwJvd5AADAk7knYmaerTMLP+/ThzWsrci+841p&#10;AAAA0F/koQAAAADABPzwCgAAAAAVnEHBAV5MAwAAALjm1QGk36AFAAAAAAAAAH94tg6wsH+rGwAA&#10;AAALcXD6PH47FgAAAPTl3hsAAADm5/6eZH7eB27wjWkAAADQl8NVAAAAAAAAAACYh5/3gYN8Y9rz&#10;7L3NK3kCAAAAAAAAAAAAAAAAH3kx7ZoZX+468vWSX/+m9zV8aktFH/5s0502zHB936XGLH8kxtQq&#10;KuZG4ngm5YiktrSUdl2JcchxafF01QzX0XKPuFdujzr4Y2R/v6qrx5im5fHqmK6sv6rud/Wm55Dq&#10;WJlFaj+ltuuqHut8Wh+ltYdjnFXkS55byW27Ku2a0tqTqtf9dBX7/nOS54m2HZfSnqe3Y9Y88F3K&#10;GG5bVlu2rc16WRkjaf35Ja1dKe1JaUcluXycleKt+lqq69+T1LYnPid6p/f9ePX1Jp5jVvdJusQx&#10;S5QYRys9R5t1P5YYF9uW2667Rvy8j5xYKzV2l3me8qnho36ornXdPdp95MWu1nW2cKXdZx25zqvt&#10;aP2C2K8Pf3+17sTre/dvWraldXy1zkmj29dSakwllHlXRT5PHc/eOeKoFmOStm94V+4nLa/rp1Fx&#10;OFPuTcp7M83ZOxLmxcg94qd6P+mVi67sue5IewDwTotY67n3qdhP7Km+R66sP2k+966zhRH9JW+9&#10;L+Np52EV63xaH/VqjzOg9/Wk3D+OqPNqvSPjZ6Ux2qt75vvF1tfzroyWkvZ/lee1VffTR6y0D3ry&#10;vl8O/2xEDkhYU1LWAXngtdnW8tFtGbFeVsZI0ryQTz9Li//enz9a5idyebsyP0nZy/5UfS32r8ek&#10;9VPPunvvL9LH/ak/czXzs6+q59pJZ2mp901Peo6Wvh97J/WMrXp/dFbSz/ukrmM9y0xaw5JyUKt8&#10;m/hz+du2+ca0I+5Mjq/PVg1264l91d0+THmQ0KOspOurjlf+SIypFVTl88TxTMoRV/snPdbTrisx&#10;Djkuac7ekTYv3tWVVGbiOM5ghlg7KymPV8d0Zf2z1V2dQ6pjZSaJeWvF8Wu9zqf1UVp7OMZZRb70&#10;uTXjHuGTpHUxffyTpDyPasG+/3obrnwuLUf+/Gxa+3q2K6E9KWMmD9yTkhNS4ulVuaPLmP1M7mj5&#10;Vz4jn77/bEpOuUouH2eleKu+lur6j9Zx5TOrrPGJY9T7frx63BPPMav7JF3imCVKuW/6WXZKeU/d&#10;j60WFwl9Wk1OrJMcuys9T/mPf6obEK7VwFcEUELQ/t7qDldHlLfq9SXEzlOlxtQKKvJ56nim5IgW&#10;/dOqj1tKu67UOOS4lDl7R9q82KsjtcyEcZxBYqy1+I1DSXm8upzK+meue+YzidXzX2Le+iozqZwW&#10;Vu+jtHI4xllFvvS5NeMeYU/auphWTrKVrtG+/3ydSfP2Z7lJ5bQuN21/m7S/SLiWq+WktP1O/Sk5&#10;ISWeWpdVFSOJ/dmqTPm0fzkV5PJxVoq36muprr93uWnXN9tzohFl9Sj/zufT9oWtykvId72kjlma&#10;pPumn2UmlveU/djqcTHrvL77CwfkxDrJsbv0mPrGtPf2Bv7s1+N9/XnKNz2M+OrE1m1o1X+jks0K&#10;1+dN67FSY2oFPTbcV77W97un54jUm6C70q4rNQ45LmXO3q07ubye5VasP0+WEGuj2zA6j1fHdGX9&#10;lecD78pIXsdnPk8ZKSFvnS1n1vEb2dcVfVSdn7nGWUW+9Lm1wv3id2n9ndaeZCnnci3Y95+Tup9t&#10;XdZXeSvn8IT2pOyx5YHrkuZdSjwdKbtFGb1jJGlsX5XVqhz5tH1bqsjl46wUb9W5rrr+I+W1KmfW&#10;e/XEeO99P1457qnnmClzIVHqmKVJzfcrPUebcT+WesaWuPb1NPJsMjkeV5Caa7/KWpoX0167mlC/&#10;/j41ORxp+7adX5xHtaFX/7Usc7bru5vkXpX9qsyquE9v3xGJMTWTq5u8T5+92reJ49kzR1wtc3Sb&#10;WpjpunrH4Qq5N1lKHB0x07x4peeDkdHrz1mzzeOUWBvVHxX7ieqYrqw/8Xxg73Pv6kw4OO/ZX/JW&#10;G4nx3svoH/D6+vvWfTQyP6bPs/T2fVe9rp6p7/vf39lbzDQ+25Y3Rkcl319ddeeaZsitq5rxOtPW&#10;+E/1Ju/7v1TlpFnncFoOH9melPmX0o6j9VbngaNGr+WJ47hXX88yWsTIjDlVPj3fjq+/n+lc553E&#10;Plghl7+S2NdXVee66vqvSvs5k6c9J9qrr6fqdfZpP3M125nqK4ljlqjiDPSTVZ6jfaq3ej+WesaW&#10;OI69jWjXk3Ji1Ro24956pnH9yItpx50Z+L3kUOVs+1ttjH+/+LNRbThSx93Pzn59s24CVjRDTM3m&#10;zgb5+7+5MkdmGM/EHNFiXBJVXdcMcchxiXP2juT5frefKtcf/pYca5+k5PHqmK6u/2q9R+vfc/Vg&#10;7ufYV+eM2c9TRkvLW6uNX/XDuZZ9lJgf+cxZRb4Z59Zq94vbVrcezjj+SVa7Nvv+ayr3szPO4bQc&#10;ntKelPsQeeC6pHvblHj6WccZFTEyW05NyV/f6zryb56STyvJ5ePMGG/Vua66/isq8ltiP6XFe+/c&#10;MXrcZzjHTFnrU8wwZomS7pt+1ldVpv3YH2nxkbb2JZMTayTuGY/Ut5R/Lnzm98X/ZnF1cbpTfkut&#10;2v/qM1fa/uvH/97Vqv9atWeF61syuU0sNaZmc3eT8fPf//zMqz/bqyttPKtyxLv2H+3Pu5/pJf26&#10;UuOQ42Zc19PnxV5dd7Ref67U8zSzxtoZlXm8ek+VWP8s5wOt4+aImftrpNS89YTx67HOV/VRdX7k&#10;mpRxc4/43oz7+RnvF/e0Xg8rc+uVemY2Q3y9k7TGn5Wy7/9qQ9p+9ns9Zzw1h1e0J2X+pbTjioo8&#10;sCdtLU8bx4pxuhIjs+VU+XSO+O9t5j5Iy+WfzNzXR+uZ8fnHlXrOSslvV+tY9TlR79xRuc6mnmOm&#10;7T2SpI5Zmsr7pk913DFDznzHGdsfM49jGjlxnNn21svuD668mMZxywbOSVf7oVf/9boJGvW5HuWK&#10;1SxpMbWSO310daOYNp5pOeJu2alxn3ZdaXHIcWlz9o60eTGyfHNwrPRYuyIthir2VEn136l39Tpb&#10;mbntV6yWt9Las215bVo1P3ONs4p8qf210v3ituWuh6njn+RJ1/rJU/f9qfP3TtlPy+Fp7bkipT1P&#10;zQPblp0LzurRlsrra1V3Yk5Ny19p7bkirT0VnpzLR0u87urztcRce7X8tHz787MrPCd6wrinzYmE&#10;PkmXNmZpUu+b0vr/qfux1Pi4Kq09FeTEWon9v/TYejHtv3q/6btXD2MsPaE7EKvMaO+3Sdwlh/xX&#10;q986fVfluKx6Xawp4TcM3pV8yNZr/Xn3efu0OWNtJtV7qsT6nQ+8p7+OSc1bq49fr3W+qo+q8yPX&#10;GLd8T9/PV7enZxxX5tZZxv+O2XNQ0ho/g5n2s3fL3Pt82njO2p6U+ZfSjtklruVJ4zjTevnknJrU&#10;lm2bL59W0gfjrNLX1ec0T86123Yvv22b50RfZtpfbFteHCbQJ89Tfd/0zmrP0WYw0xmbcSTdTHvr&#10;2fZvp3kxrb/lg4goFb91B2Ygvv8nLUesOi6rXhfjpc3ZO9LaM0r1b6J9In3VV3X/Vtd/V8+XYFc0&#10;+3gftep1rnpdLbXsI/09J+OWL3k/v9L9YkuJuXXl/ua1p+37U2M8eQ6n5fC09tyR0p6n5YGWUsZw&#10;27La8srIGEnNqWn5K609d6S1p4JcPk5KvFW3IzXX3i0zKfcnmKn9SeOeQp+Q4inx9LT92Krjuup1&#10;kS15b700L6YBAAAA5Jnlt5sCAADX2fcD8gCfiBHIZ54CANSyHwMo9u+Fz6z69t+7xWe2RenX1q/N&#10;o8d+tr4/a/XrYzwxNe7rhEdYaTxXGpfvVr2u71aKQ8Z4wrx4ZcR1v9rn/+5QzyyeGmtnXc3j1f2b&#10;WP/en/f07h7/97e/r5bUX8mq4/od4/dZUh+lxhH7Vhq3VXOD/fxazva18X+upDV+1n3/U9plDreX&#10;Mv9S2rFtc+SBUVqs5Xt/PqsRMSKnzucp8b8nqQ9Wz+VJfX1H9b5Wrj0mcZz2/pw8xmo+xuycpFyf&#10;lDNn2I9Vr3HvJI0j+v0oe+swV15MYz5XJsDIpLZ6Al39+hhPTK3FeJJAHALMTR5/rqRDdADWYW8B&#10;kMW+H5AH+ESMQD7zFKA955jzMWZUsh8jjZzIUryY9hxnXk7rnehWT6SrXx/jiam1GE8SiEOAucnj&#10;z3Lkm9G//72DdADOsrcAqGffD8gDfCJGIJ95CtCXc8z5GDNGsx8jmZzI0ryYtqarX0e6l/DuLr6r&#10;J9PVr4/xxNRajCcJxCHA3OTxZ/u6Jz8SB37TGwBH2FsA5LHvB+QBPhEjkM88BWjLOeZ8jBnV7MdI&#10;IifyGF5M2zfzQrP31vfZJHenH64m1DMbg0qrXx/jiam1GE8SiEOAucnjGVLOB84eole1O6W/uMb4&#10;faaPmJm9BcB7KWv8LPt+aCkljtPaIQ9c84T+ECO8Y6xz+uAJ83TGNsNV4n0855jzMWZ8ScmZT9iP&#10;9aQ/7pETeRwvpq3tyFeSHinjqiN1z7xwrX59jCem1mI8SSAOAeYmj/PO0cNIB+gAfGdvATAX+35A&#10;HuATMQL5zFOA85xjzseYkcx+jNHkRB7Ji2lru/NS2t2Et1f3Csl09etjPDG1FuNJAnEIMDd5nCO+&#10;x8Let6aLGQDsLQDmZd8PyAN8IkYgn3kKcIxzzPkYM2ZhP8YIciKP9U91A8Kt+DWIn5LarwP/5k7d&#10;KyfV1a+P8cTUea/6KyWXP3k8k8fljhmv68lxyBgzzosWRlz3q/KePJ+fHGsjxr26f6vrf6W6/iOS&#10;csIM/TVaYly/k9quJFV9NFMc8UfyuLlH/B/7+bWc7Wvjz3cp+XlPVeykrmfm8DoS4mnbctqxZ/X4&#10;azHnZhjHnq7GiJy6hqfH/7bN0QerxP0Mff1T9b5Wrj2mepxeqa7/6ZxjzseY9ZWe62fImc7YPktt&#10;14zkxD7srcN4Me2P1YJkbyL82vmvV90rWf36GE9MrcV4kkAcAsxNHq818/nAu7b3jKmZ+wvjd4Q+&#10;YgX2FgB/m3mNr9j3Q0sp8y+lHVfIA3/MPI49iZFnEP9z98Fs83TmvoazxHud1BzIe8aMmXPmbPux&#10;nmYexyRPjB34f15Me47qRaO6/t5Wvz7Gq4ip1m+PJ70pXr3hkyNeqx6XXlKvSxz+beW8lyZ1XvTW&#10;6rqf2n9XrNxXCfmkun+r659FQqxwnLimBXE0p+pxs158Zj8/n5Z9nTD+zi3YkzJ2qTkuYQ5Dbyl5&#10;oCVzrq20X0xsfOFvK+byWVXnKLn2mNWvj9fkyvms8k1UqWdpcmFbCWO6bcZ1ZX4WfDx76yJeTPuv&#10;mb4ic8+MbQZopedvspBfr+u5Ea0cl1WvC+546rzotf68+3zyDf4oT421Uar3VIn1i4v39NcxqXnL&#10;+H2W1EfV+ZFrjFs++/la1d/uavyfK2mNn8FM+9m7Ze593hxuI2X+pbRjdolruXG8Rk6dj/jXByOt&#10;0tfV5zRy7TGJ4zRjvAM5qu+bepIzz5npjM04ks7eOogX045pdUMjQZ+zen+tfn3fpV9revuO6nUd&#10;V8pN7dMWb/2PurbUPmyt1waw2irX1bMdKdf4ykp5L8kq8+KKq21Pv+bU9j051n5K2h/+/Gzr38Y0&#10;qv6K84GZYzLtPCW1L1PzVtr4JUrro+r83OLzT5Qwbmfrm7X8q1bdz6dJzT+J4+/coj/7/nNS5++d&#10;smcej9ml7LHlgfMS+rxHmUn3tdXtkFPnslr8XyGXj7NSvFWf08i1xzztORHnPal/V7nWtLOBtLPG&#10;Vp8fzX7snNT4sPaNlzSWafl5RPli9SIvpv2tx5uTv9/8/5FmmySztfesla8v/W3g9PZd1SqmWuTA&#10;d/92ZN/v1XW2r15tintvlFfNEXvx1WJcqqx6XS3bkZx7V8l7aVadF5+0Xn+u1NNLajw/NdaOaHEt&#10;1Xuq1PpHng+MfuHgjoT++k7eOidt/BIl9VF1fjzSDv6WMm5XtS47MX5W3s/PovV6eKavU8ffuUV/&#10;CWv8Kvv+xP3sVz1nyOHjJMy/lHbMlAf2JK7lq9zXjowROXU+q8f/EQl9sEou/yShr1uoPqeRa49J&#10;HafZ4v1pVu7X2ef0OyN+PinpLK3yvqmnhJw5035stjM2a984SWPZMu/0zFX21iGuvJj2++Z/M7vS&#10;/lefqeqLUWN29+s80+Nk9evr5Ug8VfZNZftmialPfZSW5z9tNo6M95VNxizjmajFuCSquK5Z4nD2&#10;tWHGeEyx6nzftrr1p8rs8/jovxktKY9Xx3R1/XvltvjMu/a9+vOjdb76d9W5I+k8Rd46L2n8UlX0&#10;UWp+PFP/EzmrOFZXZfwkz60nqVoPZxt/5xb92fefV7mfnW0Osy/lPkQeuCbt3jYlnq6oihE5dR0z&#10;x38rcvk4s8Vbda6rrn8Wqf00W7zPYqZzzCSVZ6ozjVnaWVrafVNP9mPnJcaHte+zWXJiUj5stYal&#10;7hkf5d/qBoT6tb0Prt/f/s07dyfAXXvtv+J7WXd/KGWvjNkXmtWvr5X0xJ3UvqqY+pRDrtRbNbY9&#10;ruWr3LPkiP85skbN2BezXFdqHFbn3pXyXpJZ5kUPSevPKJXz+EmxttL+8Kvc9PrTzgf26kyI87T+&#10;2iNv/W2m8auS1kfV+fmT6n1+qqRxS71H/FR3dZ6unltPcicGr/Z34vg7t+gvbY2fed//paqdiXOY&#10;fSnzL6UdR+pMyANHjV7L08axpxExIqfO5Unx/05aH6ySy19J6+s7qnNddf2z8JyI5HPMJEln8pVj&#10;NttZWsUZaC9pOTN9P5Z6xpY2jitY6Wd9eo1dizXM3rqYF9Pe6xWcX2X31vrltC+/t3Y3ZXfKqLb6&#10;9d2Vfm2J7UuLqdZlVWo93nLgfT3GJKGv0q4rLQ5TxumdlfJekrR5MVLF+tNbcv+vGGur5/GzMV1Z&#10;f8X5QMs6R+ePpPOUhLn8TmreShq/VGl9tFp+fgpnFX3Ka6l6bj1NWn+nteerDOcWfdn3n5O8JiTO&#10;Yfal7LHlgeuS5l1KPLVSHSNJY8tnq8X/FXL5OCvFW3Wuq65/Fk97TvRkieeYSRKvLXHMEs/SnpLv&#10;7cfOSY19a991aTkxKR+OWMOekmsj/VPdgHC/trYB1bq8PT0n7oiN7eoTefXr27b8a0xv31k9rqfV&#10;D0wkaHmDOEJKv/XUYk0cua4etdJ1peaVnlbKe0lWmhdnzbb+HJHUlp+eHGuvJOfxq+VU1l9xPtAq&#10;pisknackz+nUvJU0fqnS+miV/Pw01eOWUk9y/Mw2RrNLWxfTymlVlnjcZ99/vt6kefuz3KRy+Cxl&#10;jy0PXJeUE1LiKan+me85OWe1+L9CLh9npXirznXV9c/iac+JuOYJ/braNSafPSc+g5shf9iPna83&#10;MS6sfTVSz0pn2q/O1Nal+Ma0Y74Ca5av8HvXzivt2Htr98hCv1fG3mdmsPr1tfBry/sNHd+ltS8x&#10;pq7mv8RYv5PLrx5Kna0vsd96uzoP0/sq5boS4zAt9/60Ut5LkzIvRhu9/owwwzxepb9T8/i21fXx&#10;zPVfbcOVmE6J55TzFHnrmpTxS5bURwn5MXmepXJW8aeO1PipnltPlLQuJo6/c4sx7PvPSZq3r8pP&#10;bBvvpeyx5YHrknJCSjy1Uhkjcup8Vov/K+TycVaJt+pcV13/LKr7aZV4T5d6jpkk7Uw1dcxSz9KS&#10;7pt6sh87JzUurH3nJebEpHw4Yg2r3jM+ko677lOgVvbtq7bdbU+LMvf6bIVYXP36Wmj50mQPae1L&#10;jKnk3HfFyD5OHM9Eq/ZTynWltOO7tNz702p5L0liPI6y2rXPPI9T2nhU6rVUtyu5/h5tqL7euxLW&#10;VnnruoTxS5fUR5WxlD7PkjmryI+f1H6bxdlnDWn9PVN7tk1MtmTff1xy25PbxnspuU4e+J+V1/Jt&#10;mysXVPdtdf2ct1L8XyWXj7NKvFWPYXX9s6jup1XiPVn1GM8g7Uw1dcxGzdfZ75t6sh87Lrnt1r5z&#10;EscyaQxHrWGJ47AUnbieHi+lvSu3VdkAAAAAAMD6ej3DAADGsJYDAADsc98EwOP8U90Aumu1mbEp&#10;AgAAAAAAAAAAAAAAALZt82Laaj59rSIAAAAAAAAAAAAAAADAbV5MAwAAAAAAAAAAAAAAAOAUL6YB&#10;AAAAAAAAAAAAAAAAcIoX0zjq94s/+zW8FQAAAAAAAAAAAAAAAEA5L6at5dWLYq9eKAMAAAAAAAAA&#10;AAAAAAC4zItpz3Dn5bTfbz7v29IAAAAAAAAAAAAAAADgof6tbgDN/dpev0j2+8e/+cQ3rQEAAAAA&#10;AAAAAAAAAAAveTHtme68dOab0gAAAAAAAAAAAAAAAODh/qluAF382vq8QOalNAAAAAAAAAAAAAAA&#10;AMA3pi3u60WyO9+Q9r0cAAAAAAAAAAAAAAAAAC+mPcT3F8uOvqTmZTQAAAAAAAAAAAAAAADgpf8D&#10;89BmJZZrm0oAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhALoGYsaTBAAAkwQAABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UzLnBuZ4lQTkcNChoKAAAADUlIRFIAAAFIAAAARggGAAAArmkN9wAAAAZQTFRFAAAA&#10;////pdmf3QAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAABCFJREFUeJzt&#10;3dtynDAQRVGcyv//svMSUq4JQpc+kg7NXi9JuYzctESjYUAcBwAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAANDoa3cAJr4vfkZucrjq2+Ogf1VSHzu/dgcAbJDmAMZcFEhkVpo9Ak0okHgbZo9oRoFEVqmv&#10;jWENCiQyojhCggIJAAUUSGTD7BEyFEhkQnGEFAUSAAp+7w4AEGK2CClmkABQQIEEgILoR+y7R7l2&#10;fNxxi+fkGleE0z45xXLaHVPtMcunjrulRpI08nzrzM5QxDPj20+3PNW05MBpn3bEos6ROjejz55H&#10;4kh950DPDDLy4P+5rcuA+D68DtzPbR0HmEuuXfM7EpcynmheHMfcdq3XIFWroijbibalaOOqTad2&#10;FJxy7ZpfRX4i2zrlNpWWs8aMxKmn9DP0xjh6zWn3taqTa15PDvmdnSN1PKX2ZuckzWy0tiORC70z&#10;LhK3DNBITK3t9LQbPQmtGmyq3ET7qLfNlfltzdHugt3ajmK19dQF8u4aZLQjz98ptaO+7qGISaln&#10;31bGFeGUY8f8tuZHdUxc7Vfv9u5jbqvSNUjlWU41o7s7243EpCrOs8+gDgNYneNovzvmd6SwqXx9&#10;/BvlMOYs9N4oPtoBs6bc0XbdPgq4xXMcuXLsNA5nFclV273CVYGc9Ra4yGxi5hntCfeA7Tqj775/&#10;NXt+rzjF8nqtM0jVoFx9zfGJMu6X0z65zNyi22IBnsUGgILPb7FXfKS5+ubs7ts719sI7r6JxP8U&#10;/X73c4whnzdYDxJ4BwrhAAokkBMFUYACCeRBURSjQGo5XBvNjPxeiy5zRmEtoEACzzbj2Xf8RYEE&#10;nsthkZPUPu+DvErqirXz7jpzRUwqrnE5UNyuRX7rlOsMvB43io9jEM5Ffu9xsljgqSuKq9vCXPTV&#10;GpxUxK4KpGKJqp7te9YYnCGyX0/6+D9i9yIh2fMLc70fsSMvbpph57tAZrc74505IxxznCm/u5GD&#10;G6UCqVrktvb7ikVGRwa68uCYMeP+Lvx/F3WOVf0+yi2/uzjs+/dhfLK6m0HWimRth2q/M+MVsNGY&#10;1Eb+1tU2LgPILcfZ8tsjevnBYX+vFi+xwlsNy1a9Ya5l29r2Cq55PTnkd8bKUpE2RyYgrf0cieEp&#10;L6qrarlRXP1iH8XK5Op4FO3V2lF/GbSCU99nzG9U7QVg0TZer/VJGmURUVA8QzrjoFA/2+pw4Drl&#10;OmN+d3r7/lf1PGoYGZwzX5bkFM9n+9FFBJw45TpjfkeN5MJh/0vjySG2f2ZcP1G1PcItnp8i19BW&#10;6B2sbrl2z+8qbv1S8zNeu/jsAsI29mdzYDWexQaAAgokABRQIAGggAIJAAUUSAAooEACQAEFEgAK&#10;KJAAUECBBIACCiQAFFAgAaCAAgkABX8AzIT7Y/W+1ZIAAAAASUVORK5CYIJQSwMECgAAAAAAAAAh&#10;AHRYxTkYCgAAGAoAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlIRFIAAANw&#10;AAAARggGAAAAjSF2+gAAAAZQTFRFAAAA////pdmf3QAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlz&#10;AAAOxAAADsQBlSsOGwAACaZJREFUeJzt3cmS4zgSBUBl2/z/L2sOM7JWqZQSFywvQHezvnSlyCCJ&#10;ABBcf+73+w0AAIB8/8wOAAAAgG0UcAAAAEUo4AAAAIpQwAEAABShgAMAAChCAQcAAFCEAg4AAKAI&#10;BRwAAEARCjgAAIAiFHAAAABFKOAAAACK+M/sAAAAgD/9/PzcX//f/X7/mRELWd4WcBoMlTy312rt&#10;VK5BX+9y7EGuAazt0xjwUHEscAWO0l4T8+fn514xEYF2tgzYr3+n37iO39rHjDYwKpYK29yL3L6e&#10;vW2s4liggKOs3xJUEUcvFSZBK0/8vjkzMXz8NnG7aGd08fDJiFiSthd6a9HeqxRzCjiADZImQiZ+&#10;f2oZqxNA60pq071jSdpW6K1Xe08eDxRwAF8kTYZM/P7UI97kQZtjktp1z1iSthNGGDUmpo0JCjjK&#10;ut/vP14CQm9JEyITv/0+9QeftlkRt46kti2HoZ2tbf5bX75lOWljggKO0l6LuKTkor6kCZGJ39/O&#10;vmHy8Teep/2TE2O1bH3LXkqe92pLKdvHGN+O95529m0seF5nSl+ogGOInhOClGSCaqpN/J61/DxA&#10;6jZyXtJxbR3Lqq9HP6LSy5Y4r9fnYbYUcilF3D+zAwBItPrEb8vZy4RBaq+jMb/7XcXt519Jk/rW&#10;sayavy1dfftXNeLbni1uuexNAQfwwsQve+LT6/g8/z59H/DZyjn87bdXa7sJk2nGGFG8fVteyhip&#10;gAN4YuJXU8szr5X3A+vn8G+03X/ZD9fS63i/LjepXSngAP7PxA/WlNS+W9/mdeX8dfXtOmaNz895&#10;1nM9e3mJCcAHSZ12y4lfyoPYe111wjby1qHKktrHiFgc+78l7hP528eofZd4jKYUcLMactLZ9S1a&#10;viK1ldeYUvdda1U7X7m2nYlfXStty7Ot7eDMp1SOrOOTmcciqd9JimVVSX32OyPyd+/6Wyx/xmdG&#10;0o/1DMMKuFkNeevH+Vqu84w9jbRV3N+Sce/rVEdOCHp2JLM736Pk2n5Jk62kWJjjzGTl8durtZek&#10;vEmKZVXp+/hoDle9M2KGq++n7gXczIHoyLpnDn5n91WPmK941qPq5EmuHZM0EUiKhTla9bkmgll5&#10;kxTLqhL2cYv8TRkbydb1JSYtB6LR6x5ZuGz5JtPW5bSIp9fyKpjZZhPWt3qubZU0cCbFkmil/fPt&#10;luff/juyvJXMuKWrQiyrSm3X5mCM1O0K3NFnb3773Z6ziXvPYrdY51FHn3PrHfMVO44ene+IgVuu&#10;HZc02UqKJVXLEwxp+/bM86qPl9L8tty9n46o1BaTxqqkWK5mdvvccuydbDmmUn80UpcCbtZA9G25&#10;e9c5s4Fs2U+32/t93WsyvHWZFScEZ14Ys/cZwZbk2nFJA2ZSLCuo/Dzmsz1xfRoTVpVUnCfFsrKK&#10;7XtLG7hi/nLOsJeYjBqIjk4OXyeWozrdd9u6d1/1TvjVB6AzRdDz36RcXZJr3yVNtpJiqe7MiwNu&#10;t3Wvvq74PFxS3iTFsrLU/dwyLoUcWzV/Bm7EQNRqWa8ecc7oDFqvu9V+mt0x9na2eHv9+9fffHtG&#10;5Qy5dkzSJCAplspSnyOe4cptJ2nbk2JhvLPHX/vhm64vMTlrZiE1Q49b1s64cgdyZttnFidHXS3X&#10;XomlruovDhh1S/EKxelDym3YabGsLPVk14gTnfBO01soRw5EGnZfV9i/PQeEGS+/kWvfJU22kmJZ&#10;Veqzq72NuLV+lqTtSorlilJzNDUu1hJ9Be52a5MIOlm2unLHu3quJcWWFMtqHrctb3mJz5XzvaKk&#10;qzBJsaxOfwl/G/YSk1F+O/NY/YwqpKmUa0mTraRYVnP0pQGz2vGnFx/1XG9FSXmTFMvqkve1uyiY&#10;qVkBlzQQfRqQH/8+OqaeDPb7Ve545do+SROApFhGONsmt+6XFi8M0I/W1PK4nR0XkmLpGcceq/Zt&#10;MNtyV+C2SJpc7mGCQTXJuZY02UqKpZqe25Z4NRmu4monvHjv3Qk2ffPCBdyWM6qzv0X1jYKNClbI&#10;NXAVDvIZP+B/li3gbrd9H0RMuVJgAkFFFXMNEskLMBeCb7oWcCkD0d7JZaX7zPdsG+uSa1yBW2ng&#10;uuQ5z67e9y99Be7V1snl6EaxZbJ75UZKPam5xliOLa20bktnnhVNiqW3Sie0WZdb3P92qQLu4blD&#10;+vRGvxEd16cGmdKBw1EJuZY02UqKhUxOanBllV5c4o6A+UbO1dOOa9cPeVeoltMOyO3mA7MjvNu/&#10;FdrrbyrErk3TS4X2/46cANjmt/6yd///WH7aONOsgKs8EM1uFLCHXOPKerV/VzNhrkpX3z5JGc96&#10;nKhO7Sd77fN3V1h7rOeIrlfgKklogLdbThxXlZScq9LG6aFq7q52NwC0lD5e9P4OZa9lV/Vpf7fe&#10;X58e+0g4Nk0LOAMRlfS8GtS73cs1rmzEs4SzteqHWm1b4j5iHau1rx5Xulo5uuyUYzSiiPu2nIQT&#10;C0OuwM0YiFIa2ghVtzU57jOxzbxfWq5xZUfabsJtWz1OJj3/du9yEiYnXEdCDp7xKX/35l7rqzut&#10;+pZKx+jMPtzy25Rtbl7AJQxEqQ8c9lBlG1Ma/KuWZ3LeJX7PS+1yjSs7m7tV2uyRON/9pkVftGUZ&#10;VfYrjLI1b0bnTmpcW2x52d8j9q3jwZa/S5rLDv2MwJHXcP42EN1uf+/I3/52yzpnPJh59hW0iUm1&#10;12/H8vVver9m/tO9zlvi+7b8cxHuJ9e4gi25e3S5x6M6vs6e/dC33+/xaV1ymT0qXdn5ZMt3ymbN&#10;2b7FdjSuhGO09ftwLfZ9wvY+61LApQ1En9aZWAR920eJMZ81e0JQtYOTa1xd6w+8zhyke/VDj2W3&#10;jAX4U4++qNXyVuonX/Xuq5K29Vm3K3AzBqKW6xx1wFqcQa4y0KbHWbWDk2tcXavcTWiLjxhaTtzO&#10;/Da5z6a2Va6+PWuRv722f6V+8lXrfvN1uYm63kI5YyBKTp4eKsV6u+VPCKp2cHKNqzvTHhPb4dn8&#10;arVN6X02Na1YvD07mjcj7tq53dbpJ19daV7yc7//vY29nlEZPRDtXd/sg3bmqsWZYzbjmaRWV2h6&#10;xj6ig5Nr9SQ9wzcqlqRt3mP2rdmtJTxvu/rEG3pI7YtGPjs7y6rb+LaAG7LiwQNRavK8UynWFipM&#10;CCofE7kGALCOaQUcAAAA+wz5kDcAAADnKeAAAACKUMABAAAUoYADAAAoQgEHAABQhAIOAACgCAUc&#10;AABAEQo4AACAIhRwAAAARSjgAAAAilDAAQAAFKGAAwAAKOK/YJcsxIhuimEAAAAASUVORK5CYIJQ&#10;SwMECgAAAAAAAAAhACMGclXUFwAA1BcAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAAolAAAARggGAAAAqVEFcwAAAAZQTFRFAAAA////pdmf3QAAAAZiS0dEAP8A/wD/&#10;oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAF2JJREFUeJzt3etu4zYQBlBv0fd/5fTHIlg3a1sX&#10;3j6S5wBFiyaWeJkZUrJiPx4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAwDC/RjcAiPP14v+pFX97NU7fjBeMN7KW&#10;vasPs9UG6wHPMWDuuUMdYUelcZ9Ye+UysLK7dTe5Nia3bQXGF9aRuPeGmla5T53IfoBkch+I8c/o&#10;BgBM5uvx+YHE5985+j1gHy72mM3PNcyaBtCe2gvQl7oLsC9rALtynxr2JPeBIf69+Ps/N+UJxavF&#10;hUJCv4Asd2qNWgL7cQOTFbyL46+HtQ2gFbUXoC91F2Bf1gB24D417EnuA1F8UiLAMRs4oISbmQAA&#10;AAAAjOQ+NexJ7gPDXP2kRAD+eLWJ+/rwM2Btrx5gVgsAAAAAAOjFfWrYk9wH4vikRIDP3n1K4rtN&#10;3K8PPwPW5WKPlXxa4wBoQ+0F6EvdBdiXNYCVuU8Ne5L7QCQPJQJcZxMHwOp+rnXWPoD21F6AvtRd&#10;gH1ZAwAAoLFVv77ZxQNQg78qAc5QKxipZfyJY4D+1N627NuymA8SiDmAXK33CtYAVmN/DXuS+0Cs&#10;n5+U+PV4/1WlV9Q6DgBAMhd7AAAAAACM5D417EnuA9GePynx68V/XylYrwre18VjAAAAAAAAAAAA&#10;AJM6+vrm5wcN3z1c6BMRAYBd+eMLAAAAAABGcp8a9iT3gWg/v775k3efhAgAAAAAAAAAAADwv09K&#10;/H6KutaDhp7KBgAAAAAAAAAAgI28+vrmnw8Tnn1I0UOIn30ax9nGbkRfjuKw5Ri+O3f6vKXGXGq7&#10;EoyM8yS9cm5Ubo/KAbWsrqR2JbXljMRa97NNJW1I7F+q1NhVp+eRGkN3pMVdj3O/kzKvKe2oKa1P&#10;ifGXLK1OmJ8/EnJrh/tms8diQpzUskpfUvuh3n/Wu52J+5Wk2E1qS6LU8VFnyqTNq/acP3+vNtQg&#10;T+8bHYOv1Hz/4d0xax+fa+TsfQmxnLh2tKgbQ1xpeGpAv2rXyOC8+1Dnq9cmufMJmqX9ufupna0X&#10;8lbnrKHGPLXIqRHxc1Xtr6M/2/4Rcd5rjmusMe/cbe+o3B6VA2rZ59+5KqmW9WhLzTFMrHU1LzJ6&#10;9a/nWtVqj51UDxP27bPW6bNWr8WlkvKh9blTc/Cn0XuQ1JyZdU8w6hqvplnqxJlzzjQftWvWu2OU&#10;2uG+WevztK7ZSTmcsJ4kSFsXPx3zyEy5XKp3O+2XP2sVr733Cu57fLbTfY/kNf2d3u1Jja875342&#10;w/tsR3bYD6TmaM/3H84es/Q8rZ+7uXL8xPeyzxzviJx9/ztHdlg7Eh+OLPbPyd/71PnaFwqr+Hpc&#10;H5s7r2mtpE2lr72rdAzvvD5h7kaM9Zljj4ifWYyM8yS9cm5Ebo/MAbWsnqRaltSWK+cd8dpex03s&#10;X6Lk2B21b5+1To+SHENXzbY/qPHao+MmXDsn7kFKpfUpMf5SzVYn0upsawm5tcN9s9ljMSFOalht&#10;D9bzdWePrd4fn/POa2Z8X+LTcVP2y6vUgxaSx8d9jzJJ60dinI2uUYl1+yr7gTJJOdrq2L1i5NUD&#10;Ty1zdcoHrB5ytlRCziauHUlzVNWZhxLPdH7ZAbppxEa9hREbwlpFcVQxGzF3tS4OU97Ua3WcJKPj&#10;PEmvnBt1A6WGEedWy/5/zJTjJLXl7HmS+l37eKn9S5Qcu6Pq5Yx1eqTkGLpqVF9Sa1ZCLqTuQUqk&#10;9Sk1/lK5jsiVkFuj82nla/haEuKkllX2YKlzot63P89M70u0Ol5aHo+uB60kj4/7HvelrR9px6lx&#10;rJn3xbXYD5SdPylHn4+ZeLzR87UKOVt2/tE5m7p2jJ6bpu58ZPqvg//f26sJSvlu8VIjnw5v0bc7&#10;H5d/5vWfXtfyK8prnbdErwJV8+slr35V5N02XFV7LO/Ezd3XjfxK1pJj9sq5Ebk9MgfUsvdmrmUp&#10;63Ktr6YfVeuuuDvHn15b2r9ea9W7cyV8debjkdOOZ6vvOe+qEUdJtbjUqHxYoSYfSVpfX+n59c0z&#10;9OnMcVrvye/oUTtWvo6YaT7S8ujb6Hq+4jV8y2ueWmrtfXfdg6XO08r1vpbRtaD1Oa+2oVTvryY8&#10;krBXcN/jmsQ9Qy2pa8Wz0etyUnw9Hrl1236gjdQcbfn+w5lztIqRq7Fxxp1jpryXffT6M8eRs22s&#10;snZckf5+0Ev/Hvz804OHv378/Osx6SB0UPKm9gh3E/LotXdj5Og17x6ULTnnmXP/zIEzr6npTOyM&#10;iL2SwvxuTL+P23Jsz94IadWGkXGepFfOtTxPYg6oZdclzWPaulwisdbVPGbr/o1eq66aMXZH7duT&#10;6/RISbW4VGI+zFaTa+dg6h6kxEx96hF/K62bK1xHzDYfZ5XkVK1ausN9s9n3SglxckViPbojdV1M&#10;HN9Zcqx3O3ffL585Zs3rmBn3ConXeUfc9ygzYk1PXDc+ne+dHtebiXX7ncR5XSFPE/fdd485KkY+&#10;vbamtNg5ImfbSMjZxLUjbZ6KfPr65jvFJvGm/Ei/HvfeXP42YjyPCuqZ/tzt06vXXkm4kuS8W5RL&#10;2ttSjbmq6cq5erZrhJFxnqRXzqXkdq8cSOlvLWrZ2HW5xAy1rmSOZujfaLPFbq99+2p1eoQZ95Wj&#10;82GGmpV27Zy2B6lhVJ9miL9kriNyjcipHe6brRaLK60nM+7BPkmbG/X+/3q3c4b9yoj98ujrmHSz&#10;jY/7HmV2XTfO6l2jZqjbd9gP3JeWo63Ol5b7u5Oz9+12T+XKOZLmqYp3DyWeDexX/y/hQuLr5j81&#10;pQXwGSVPeL/6/VdJfaVA1hqX1jFZu71nvOvTnUJVs7i1fuI+ob7UMlucJ+mVc3fOM3MOqGV/pMxj&#10;yrpcIrXW1WpPav9Gqx27d85T6xwlv1vbiDo9Ukotbnme3rU8tWaNyMHUPUiJ9D6lxl+KmWvebutT&#10;7Zy6Mzez5VPyNXwrCXFy18z16Mx5Rq+LM49vUo59UtLO1PqatF++c45R96Ract+jjcQ6M3pNn2Hd&#10;GBlfqXX7znnS5vWdtDwdnaOfzlFidIzUfAZohk/rOzJ6PkrI2dfHe/53qZS6EevTJyU+W3YAGim5&#10;4E1U0ra7SX33nKPGMWH+StuQ0Idnae1pYbY4T9JrDBJuwqx+zp/UsrbHHHEBklbrWt386vW6mSWO&#10;1Wz79h3jpobEcRtVy9PyMCkHV9uDPB55fUqLv1Xteh3RQ1JOzZZPO1zDf0uKk9HS+rLa3Kj379XY&#10;a/c8Z+3jpl1D/3ztLHF0R1r83D22+x6/WTfaHNN1Zl077wdSczRlfL6ltWd3cnbc62sca5e6UdW7&#10;hxKvPKH668d/Lz1gAyT89WgpMVFXj6fl7+j1lw6rfSIG65AD16hl935uXS6zc997aRW7rf96tYak&#10;tswupRa3Or5a3kaNTyIuNWpeVuzTTlapeatrmQvmZh2zx8kq9Sh1XVxlfJlX6X7Zdcxv7nvsIWFN&#10;323dSGlHa7vNaysJOfpKjXYlx0iNT3udTfJ8zCQ1ZxOssD/+6OiTEq8MwPKDddKIv8JrJa09vc1U&#10;wFadq1X7xWujH8JO1OoCJtWqOV+rX6uOD+tLzYGUfftMdXpmKTU0pR0JUnKwxfESrNgnztvtOmIm&#10;K+Wma/h2VoqTlL6ktKO2ner9LO2syX55Hu57fLZj/n5Ly52ET5kqfS1/22k/UNsusZjwqaatjzsT&#10;OXuf+JnQma9vPjOxJp/ZzfBXaLCSXjm3W27v1l+A2ajTACSyPnHENTysYZYcm6WdwN/kL+STpzAX&#10;OcvU/h3dgEY8JHlNr4+d7aH0I5Vfvf7r6eejpc7Vu3G3GLaxyrj2yrke50nKAbXsvpR5TB2f3lap&#10;de+s2L8esfuqxn01OE9LM9TpkVJqcanVavls4//OavPyeKzZp59Wib9Xkmqe9amfkfuZGe6bicXf&#10;esdJUj0qkbouJo3vLDk2Szu/zZYr76TmUAr3Pc6ZLX9buzOnSevGqkaMZdK8ytM/kupuUow8HmVj&#10;s8KeImk+5Owfs95T2daqDyWyvpGbxZ2KOmPtvrD1yrndcnu3/pJv9Vq3ev+oT51mJDWLkcRfNuvT&#10;XFa+byYWoa1ZcmxUO+1XoNwsdYY1qNv3yFOYi5yty9pRkYcSmUWvxH/3lPmz558r7NS04wLXK+d2&#10;y+3d+stcVq91q/ePOtRpUqhZjCT+8lif5rXafTOxCG3NkmMJ7bRfgXsS8pc9qdvnyVOYi5xtx9rR&#10;kIcSSTbyo4jPnt9T55SyyPXLud1ye7f+km31Wrd6/2hDnWYUNYuRxF8+69M8Vr9vJhahrVlybEQ7&#10;7VegjlnqDPNTt++Tpxyp9RX04qYOOVuPtaMTDyWS6G4BuFKEax+v1/fUz8R4fJYS50l65Vzv84ym&#10;lpUxHmVWr3Wr948+1OljO/a5BTWLkcTfeSk1z/qUKyWfVruG52/Gsq2U8Z0lx3q0M6W+wmpmqTPp&#10;jMvfVqjbKfMqT3MZ6ywp8yFn71th7ZiKhxJJcyaJexfNswVGQeesxDhP0ivndsvt3frLeKvXutX7&#10;R3/qNC2pWYwk/uZmfcqSmE+u4WENs+RYq3Ym1ldYzSx1hjmo223IU856FwMe2OpLzl5j7RjAQ4kk&#10;+VQEEpL/uQ3v2qqgcyQ9zpP0yrndcnu3/jLG6rVu9f4xljpNbWoWI4m/dVifxkvPJ9fwsIZZcqxm&#10;O9PrK6xmljpDLnW7PXnKs1df4Xz19bQlZ49ZOwb5Z3QDiJD8FPuvR2YRGP01Fc9S5uqn1HYlSo3z&#10;JL3Gp+Z5ZsgBtezYiHbNND5XrF7rVu/fGT1i99XxVh73lft2xYw1ML2W71qz0ufljhn7tGv8nZU+&#10;f4+H+StVcz+Tmk8zXsOnSdj3zlCPfpppXUxt17NZcqxFO1Pra2sz5dAI7nvUt3LfvtWaU7n42ax1&#10;e4Z5nXFcr0ivuzPEyE5mmI+k+G1hh3sqS/FQIilmKOA/vStQM/allGJ9zo6xUVOvnLtznplzQC37&#10;Y+Z5TLJ67KzeP/LsVqfV4rpWjRPmIP6OzVzzdlufRptxXJOv4fnbzPVoBjOP7yw5dredaf2AHc1S&#10;Z3qaed1obea4mHle5WkfyTFy5sH89Ac8r1qx7bvm7K79juChRD4ZnZwzFPqUNo6eK+4bEUO1/6Kz&#10;5ybTpy20kdJfteyzmccnJcZaWb1/pWrF7sw5UEqMrSMhjsXT3xLmpbbUPom/tZjP62rm5gzj7xr+&#10;ntQaPjNjWmaWHKvVzln625Mc+sx9j3Kr5t3Oc9rTqvGTZsVxlqO5Zn4vO8WK/dvtnsoSPJTIt5ZP&#10;S1vQ62pZIEvmylc7sDs5cI1a9pl1mVm1it13r3fhuKaUWlxKLc+UugcpsWKfdrJKzVtdyzmxn1nH&#10;7HGySj1KXRdXGV/W5zrmM/c99pCwpls31mRe60jI0Z7nT46Rrx//Xs1s85Fq5ZzlgIcSOaPGU+e9&#10;inOrC78ZpPa91s2KmeemtqS5So27Uedpde6rOTBzvqTGVFItm2ldLjFDG0u07F/q2N1tV2p/SqzY&#10;px6SanGp2Wp5wpi1lroHKbFKn1q3I6WfP+16HZHQhndWyKlZ+pAwVnfNMsZXrLIHS52bXev9GbO0&#10;8/GYq60lEq5jksfafY8/VuhTaqyusi6PltZ/+4HrUnO0lYTcv/rwV4uHxUa8l93qmHK27+trSGjD&#10;dDyUyLNPC8PVBHtVRFtvcmsVshmKyae/xqsxV3e1+CvBrzf/vaukuSr9681eOdcztxNyQC0rlzCP&#10;n9pxpy0j1uUSqe2qpWb/Ev8KrHbs3jlPslEPlL36J1lKLS61Qi1Pj5U7UvcgJVbs0+NRvx2pa0dC&#10;zRuxPqXOxye1c6rnGMxy32yma9p3Zo6ThHpUQ+q6mDC+s+TYLO18POZo41Up1zGpewX3PT6bKX+P&#10;jF7TE9aNFY3ud8K8rpKno3O0lYQYSZDwXnatdnx6rZy9/5qZ7qlsa9WHEt+96Xb2n50dXUwdjc/R&#10;77w7fulH35YW/VcXxXfPm7BhqTFXtd0516vXzJynI+P8iqMxLp2DXjmXltutcyCtvzWoZePW5RKz&#10;1Lq7Zunf2fhoZcbYbS2tTs84ht9m21eOzIdZalaaxD1IqRF9min+Rq+btc87+3VE8nw8n79nTu1w&#10;3ywxFkuttp7Mtgf7JHFudqz3787Vs50z7Vd6S76uT9grJI/PKLPUmTt2XDdSrV637QfuSczRVkbn&#10;/tkcbB0bR+3vNd9y9p6d7qls79/RDSDSr8dxEb973Ku+z9XiCfSScycUnqN5epz4eQuf2nU0n8+/&#10;c3SOlYyK8xa5Xnoz6d0xao5B6/Ok5YBadk/SPCatyyVGruk9pPZv5A3uVWK3tdZ1eubcSqrFpdLy&#10;IbVm9ZS6BykxS5+S4y913dz1OmKGN+pLxqLWA5yfjrXCfbOEWCw1Ok7unDOpHt2Vui6mje8sOda7&#10;ncn7lZ7SrmOunD+hzowenxSz1JkzRqzpaetGqtnqdtq8rpKns+27P0mLkVFS3stOmw85O/89lW3M&#10;UGiOtAiEs+PS4unipCeWa45tyZhePc+dMWz5lHVrteepVgy2fJCul1b5OCrO3xkR/73OOTK3R+SA&#10;WvbbqrWs97pcOoaja13rPdXo/v1U++J7dNveqdmGEfv2lDW3V51fsRaXGpUPo2tWSg6ePc5dKeOU&#10;1KfHm9f3bsNPvW5a37HjdUTafLyLt9Q9zdXzJu9hesdii5qdGiej15Nno/5ArobZ7zeMrvdnpVw3&#10;XT1Xwj6w1TFH17YWe4WVxuddG3a571EqeU1/NnJdTomvo9dfkVK37QeOpeZor3uuiXvyEQ88psSt&#10;nD2WmrOPCm1IWTum4pMS+aRWceiVSCXn+X7t6KexS86b1vYa7Xp1vN21mqsai/Cd328dtyPzY0QO&#10;pNaDK+dNa3tSLZttXS4xQxtLpNbyVnaK3SOptS5dUi2uce7Z8mH1mFsxL1fqU6t2pK+bj8de1xHJ&#10;8/Fs9DiVmuG+2exj/Hz+mfvwbZU9WOqc7Fjvr54jvZ0jzjXK6OuY9L3C6PFJMlv+fpLWl1XW5QRJ&#10;fbcfuG+VfhxJzP2jdS/1/Y9afX885Owds/cjYQyn5KFEjpQUhzuJeed8tTf1V/uaUoDuLsat21+6&#10;wKSMb02j4/zT8XvHf6+cG5nbI3JALasvpZb1XpdLJNa6mhL7l3yTfqbY7aFXnU6Nh7tSanGpEfmQ&#10;WLPSpO5BSqT0KTX+ktfNx2O/64j0+Xg2MrdG59MO1/C1pNTgGlbagyXOyW71/uo5e7VzdH2dwejr&#10;+vS9wujxSTNLnTkjbf1YZV0utVrdth+4Ly1HW5H7497L/nRMOXvdzvdUtmQAuaPnk++9n7JPO3+J&#10;5LYfFfrR7estca5GzVGvsRg95r3Hd3R/SyS3PaWWJY/Rs1naeVdi/961KWW8E8dslFZjscPXAaTU&#10;4lK980H+HVtxjFL6lNKOn9LXzcdjr+uIkfNxdf1MHKce5+55/tH9rGGFPjxbYQ+WPCc71fsrdnpf&#10;YhaJa2DS/IijP5LHYqa93zsrrMulEuellP3AbyvkaCu7535a/+XsbzPlbOoYLsVAAgAArGmHhxIB&#10;oDbrJwDAPuz9IJschbnIWf7nn9ENAAAAoDoX/wAAAAAAAAzhoUQAAAAAAAAAAACgCg8lAgAAAAAA&#10;AAAAAFV4KBEAAGAtvroZAAAAAACAYTyUCAAAAAAAAAAAAFThoUQAAIC1+ZREAAAAAAAAuvFQIgAA&#10;wDpefXUzAAAAAAAAdPPv6AYAAABQjU9FBAAAAAAAYCiflAgAAAAAAAAAAABU4aFEAAAAAAAAAAAA&#10;oAoPJQIAAAAAAAAAAABVeCgRAAAAAAAAAAAAqOI/TL6+DGtT3C4AAAAASUVORK5CYIJQSwMECgAA&#10;AAAAAAAhAG3QgG97IgAAeyIAABQAAABkcnMvbWVkaWEvaW1hZ2U0LnBuZ4lQTkcNChoKAAAADUlI&#10;RFIAAA7wAAAARggGAAAAoLAy/AAAAAZQTFRFAAAA////pdmf3QAAAAZiS0dEAP8A/wD/oL2nkwAA&#10;AAlwSFlzAAAOxAAADsQBlSsOGwAAIABJREFUeJzt3dmy2jgQAFBIzf//MvOQokJuwNhau6VzquZl&#10;crFlLd2ybMH98XjcAAAAAAAAAAAAAAAAAACANn7NLgAAAAAAAAAAAAAAAAAAAKzEBl4AAAAAAAAA&#10;AAAAAAAAAGjIBl4AAAAAAAAAAAAAAAAAAGjIBl4AAAAAAAAAAAAAAAAAAGjIBl4AAAAAAAAAAAAA&#10;AAAAAGjIBl4AAAAAAAAAAAAAAAAAAGjIBl4AAAAAAAAAAAAAAAAAAGjIBl4AAAAAAAAAAAAAAAAA&#10;AGjIBl4AAAAAAAAAAAAAAAAAAGjIBl4AAAAAAAAAAAAAAAAAAGjIBl4AAAAAAAAAAAAAAAAAAGjo&#10;v9kFWN39fn/8/H+Px+M+oywtvV7XCtcD7GHVmMxn8tVatCcQnbnGOeJ5LO/67e2Wr21mj7+d+vWn&#10;PnO7rX/t7GensQ3MVZNfs8eq2fO4d7LXKcAntTG3Jj5GjPfEsMraFETTIu6aFwORmUPAWrI/fzRv&#10;AgDgGxt4ueznjdL9fn+44fiXRaJ2st+cwyqyjUX5ai3ac0/Z4s5I6oasxPN4Ho/H/Sim8N0u/fpM&#10;P/FwmpXsMraBuWrzq1jVnjoFeE98ZCR9C+YT94GMxCnIZ4Xnj+ZNwMq8o0g0K3xRZPS5Df183cC7&#10;QgennU9J2A3HbxluJke/mF16jWfLObs+r2q1sTtLO5Jf1rEoX61Fe8bS+0tKZsSdLHk1a0yGJ/E8&#10;rnebeHdsl5Ict0O/LsmTq1w7+9phbANztcivYlV76hTgPfGRXnyp3Fi+hJ6zxH0gOnMIyG+V54/m&#10;TcCqMuyJgYy8n7c3v8ALjZTcUAq4/6pZYHt+NmKdWjgkm1XHIlCudy4Tdz5TN8As7lnFT/eyANCe&#10;/AoA8NnuazGjqW8AViGnQR7WRwHiWuULFiAiX/yBDbzQwNlfqn73dwLuH61uzCPVqcUGsmnZZyON&#10;RaDciFy24hygFXUDjPLuV3h3svO1lzha85BvAKCM/AoA7OTsOxa0Ye0LgFWYQ8C6rI8CzGXtAKCv&#10;X7MLQC6fboJ2vjm6sij0eDzuZzf27qZ1Hcyu0/v9/phdBriqR5+dNQ7kq7VozzlG5bLV5gAtqRtW&#10;I57H5371upX79ae2v7rmARmtPLaBuVrmV7GqPXUK8J74SGs23kBs4j4QlTkE5Lfa80fzJmAHz1j8&#10;+t/rv80sG0AmfoGXy37+Ko/E+7cz9bH7LxtddVSnEesxYpmghdKxOOtXH+WrtWjPsaLksmxxZ6Rs&#10;8yN4Es/J5Gz/3Klfr3xt8NNOYxuYqya+iFXtqVOA98RHWI9xzBFxHwAYJfs8w7wJWEHJFyz0LRGs&#10;59MeMuNpHzbwUkSQyKtX29VsFLk66Xv3N++OMXrzzpk6aLV5O2I7kttR29eOxef/n7WJd/Q56Ud7&#10;9jcyl30737f2bhl3IubVVeZH5NVzsUgfjO1dnF89dkS+R5vFgjGZyFlAFr3ilVjVnjqlN/NtstJP&#10;c4sSe6KUYyfeAaCUsQlEYg4B+a08jmuvY+W6AfISh6A9X/yxt1+zCwCZ/bxpuhJAf/5t5ocmNRtM&#10;Prn62ZnJ636/P7613+PxuEdPsD3akRxqN+/W/D0Qw4xcdpR3auZUUew+PwJyexc/Mt+zlhBDAQAA&#10;ANryUnoc6h2ATMwhAAD6MdeCsZ7vSBtn+7GBF+jibELp/RL47ONnT66Zy0690vZ/9zl9CeJaIZd9&#10;Kl+0zWa7zI+ANUSP/QAAAAAAAAAAAADR/Te7AEBuPTaA1GwaHL0h5eicmV54t5FnX7367+vYyDQW&#10;YEeRclntr9NGyWe7z4+AdewwjxMjAQAAAMbYYa0pGmtfAKzAHAIAAIDsbOAFmtt90WyV61/lOriu&#10;VdvrQ5BX7/H77oWR1WPG6tcHsBIxGwAAAIBVWfsCAAAAABjr1+wCAHn5ttbfng+4Ho/HPePDLu0I&#10;QPZc9vSu7KPznLwKAAAAAAAAAAAAAMDtluwXeL+9DJ95s0GNo3rZtU5+6lVHj8fj/nrs+/3+OHu8&#10;n2Vapa1WuY6rVrvu6Ncj7rVhk1mZiPMRY6JetDqcMU/QV/pRt9f1GAPRxvlVEfMPf8vex17t0t+y&#10;/SL8Sn3sSNTr7D0/+3TdpedpfbwW5x5Zhiyi9vdI1NEfxhazROp7K8SEaNfQYo4zc97RSrR2iS5S&#10;XGBdkcZlpLLcbjnfM5hVhxlzVMsyj1j7ipoToo3bV5HLNpJ6+G6lOooaK2hrp+e70coVrTxPO84B&#10;d7zmyOSfc/RbAIAx7o/H8d6d2S8zlm4uijKB61V/JfXSqk5m94kr5bhST61eiNxlA2+rm6fW/SlK&#10;/zwSqYyZboJbxL2auu/RbrP7wuzz99by+mbMR2bnud794+rxR43Bb3q2aaaF49r26Nm/ZsY286O6&#10;cvQYA9HGeYvjndGiz9VoFc+j5aKzx/gmUjx/teP6S6s+1vs+o/faxsgY0LIMvdbXWuam0e17tR57&#10;x9QeZYias66wvlF2vG+i5KPWoq5H9DzmKl9oMCpeRYpVpeeOMB+6Wp4Wx/wm+hrUzHlHK6PaJcJ8&#10;uwU5qb4MEZ7JzZxHto73JWW4InvsjhB7It3r9z5nrV5lXmGueHTOKDEkatkiPsuzJlJ2vG8ixLF3&#10;osaKnsfccf64wvPdT+eMEMuPrJL3er4nMuK8Jedudf7o895Z9yQZ8o/7tbHnbCFCTo4iw96Ho342&#10;89lQxLp6ivi+5cgyvNOzr6943zDSrPWubPXZow9HHa+ZhP4F3ppJ6v1+/pdQM6mtk9ttj8FRUk+t&#10;6udM32t9AzZay0T/ePz9K8bP449+aXpHmSZspWNm1VzAWBHnIyPyXMv4/KksP89Xe9ya81/9bOvy&#10;Zp8bYH5Uq/UYiDjOS8tR+tnZ5W8hci5aoY+90t9imrm2MUrksdR7flbavldfDis93tXj1Hw2S39t&#10;wfrGscgxYYZdx9a7OWCPc/Q8fma1dd96LGafD0WMay3Gl3aJcR0jyUl9z9Hz+JlEmStHjBHZnh/M&#10;rMOMOSpbmaPmhCgx5NM5Sj+3Up5QD8ci5p8aUWNFb7vNH3d6vhsphq1WTy3KlOm8rc6fbQ45yq75&#10;5wr99vq5z/7N1TL2eJ+r9JjfPndUF1HGztn+VdNmEc9doqS8R3p+iUDrOuvZ18+Mv2/XfeV6e8eo&#10;b+eaFa9au5KbItTnjHidLcZF92t2Ad653++PWQ+QI2t1PavVy0+tXjA5612A+XSMT317hSC1wjUQ&#10;rx1b5INWOYX9RJ2PjM5zq4k4n9q9TVq7MjebURb+FS1Otj5OyXkj5h/+yN7HfpZBf/sjUtzeYc4X&#10;eSz1rr8WD8d7Hu/KZ8WQc6xvfBc5JoxmbLW7r1t1Lb6XaGsd2edDEeOadonZLpHJSXLSCJHmyhFj&#10;RLbxM7MOM+aoCO+2XDlXpHH2erwoMaTHcVdYC1AP30XMPzVliBgrRtpl/rjL891oMSzacVoes/Tz&#10;Wc9bc5yM897e5J9z9Nu+51t1zhr9mmrqvbbNZp47q8h11vvYV49/9Pcz4vCKZr1n00uke6FdY9wZ&#10;4X6B91tDXf2Vifs9xjd71OoxoFaol59a3mBcqZ9Pvwx19rNXyzdTj2Ba+8tan8qUrW5HypAUoy72&#10;rsyY+SPqfGRWnmv12efnSz9b6+jcV78d6/n/e3yTFPmYH5Ubme9njfMrouafaGbmoux97Oe5j/59&#10;9f4WOQdHmPP1Fnmdq3ffaPUCwfN6Wx/vymeO/n31GHKF9Y3vVsqvtYytYy3uiXiv14ubI3+NoXUZ&#10;as/76d8yr0FdXWuIFpsitktkctIxOamNSPeGEWNEtr4zsw4z5qjeZW7Zf6LmhEgx5N2xWhzn9XgZ&#10;86g1ke8i5p9SUWNFFCvNH3d5vhstlkcrz89jtTrOlTLNmgOa98Yi/5yj355XG9NW6kO7zEl6PCvv&#10;ee6sItdZz75e+47az2ttfbwdRe6LpaKuv0SqoyjCbeD95FvDHb20lr3hS28wvn02e72cVVo/Jee5&#10;erxV6r/XdTzrc1Qb7i5SfzzTrvpFnZI6urqYsqKI85GeY6Ekt5Wep/c5Shcin/8+cnFwhzH1rk6j&#10;PkgrZX5UbvRLds9/n/0Q4Ejv/HP2Ba8Z9RApF63cx15FnO/0kKWcT73nfGeOOepFjojrXL37y9UH&#10;1N/+vfR4Leycs96xvvHdLvm11i75+dWn9j1zPRHWsDLFq5rc/O3zLftflniZKa61ON7RMT5dz4x+&#10;P7NdMsWDM+SkP7LkpIxqYn7rly6zxu5I9/qz6jBLjjp7/qtlHnEtUXPC6BhyReSytWZN5LuIsbOH&#10;qLGipx3njzs9350Ry1d7rtIzxveeA0bss1HnvbPXQyLnH/drcfttq2evWecwr6LPx1uX70qblY6p&#10;lfvLNzPb68yxWhyn17Ffr7X18XZUOq+OPH57jK9P/ybG1Qu3gfddgLnSYEeTxYxqJs6vf7PjgDhb&#10;Py3r5vXvsy6oHem9eHLUFiXHqy/VmrLHyBaxj/PO1GFpzo4sw3xkRp5bzdU2vd3mPUjYRW2/nBH3&#10;zY/a6VG+aOO8pAzR8g9/y9bHXulvOaw258u2ztW77mpfHmh9vNqYJoZcY33js8z5tZax9beW1xMp&#10;H0ZSm5tf/65Xfl5hPhQtrpXUR+lLcz/bZnZbvIrWLtHISX+Tk8aINEeOFiMy9ptRdZgxR2Urc5ac&#10;ECmGfDrvmb9ZKX9+oj4+i5Z/rsgSK0bZZf640/PdWbFrxecqLdZxIs2nzHvnkn/K6LfnHZ37U/9Z&#10;bZw9Rbmu0g143z57JgfV5OUozzHenadnP57ZXqV6tsWnY3+rp6v7knbMbTVGvmszQml5Vohx0f2a&#10;XYBPng00KvhH1OLFiTN/n7Fuvim5uehRhnf/9TjXCFcTf4kWdZS9nnsb0Y61jspYEvsiXVsm9/v9&#10;UbroslJeiTofGZnnzt6wnzFrwar3eVu0q1hVb0bsMT9qp7Z8Gcb5FVHzzywRctFqfeyV/hZXhLWN&#10;lrKtc/Wu09btO6u/iCGfWd/4buX8WsvYOvbtgf3IsmTWMjc/P/Pzc7XxK9t8KENcm1FPrWPaVRna&#10;JTI56Zic1EbrOfKVus8QIyLkuCMZ6vCT2TmqxMwyR80JM2NIzXlKPpMlt1gT+S5z7PwmaqyIYqX5&#10;4y7Pd6PNVV/PcbVMJedpdY6av22tNE5l6bPvZJz3XiX/vKffnlez2fjqZ7KJNCf/lhu/lfPb35T0&#10;6Sv1E6kuR4jYXjXn63nsq/PH1sfbxadnmVc+375U7fTow2JcW2E38N5u5R189UZXL8dKXyzpURau&#10;q50U7DypWFntGDXGz2u1AXelsRgt78pzc/Woy13b52iB4GoMWSnmvLP6/CjaGIhSnmj5h3YitpH+&#10;Fs9Oc76I/a93XfZYMG95vFHnn13uGaxv9LNi3Rhbv115uJzhywszaBWrZsS8ldp6tTWoVdpmleu4&#10;Sk76TU7qY6U58mqxe4YZ15uxjjPm9EjPTVt+vuexM/bNI+qjn4h1Ey1WzLLy/DFauXbLMxHHWLZ1&#10;nNl92Ly3j4hjYyX67WejNxuPFOmaWn+xxbtNfFc3i7asn+jv91218heR9Dz2mb9dacPpLK3jdoTx&#10;W3stYtwYoTfw7qzXooxvUrhGvfw2YpGw5a92rvYLoK1kWOwd8Y1cfNa6/o3D+GraKMsGy1G/+lt6&#10;fWLTZ9/q9JnvI/Wt28386KoW9RV9nNPPqFykj5FdhL6VaZ0r6ubdT59rebwIfWUV1je+k1+5oqZv&#10;rDJmWut9Txut3kfEguhxLVqbjBK9XchHTmqrZ52cGZfRY0SGPhO9Dlnb7BhyJHLZerMm8p3YuZcV&#10;54+7PN+dHcszPVdpLVJZnjL0WfhJvx0rat6ukeWaWsy3Rl9rlrrtIeKXLWQ69s59p7WIfbFUtDJF&#10;K08kNvAmsuqLEy2tuOgV1chvVHh+q827/2qOS45+n6GMOzAOY5iV56J9K+hsWcsd0ZkY8um/UWW8&#10;wvxoHcZ5PKvlIn2MIxHnbT1Y52I3+mp/6nht3754YNTLSCuLVF+7zIe+iX4tu64xRG8X+pOT4olU&#10;v5HKklWvTUHRZSzzKiKP28hlu2KV64hMHcdm/jhG1DprWa6oz1WirONkm0/tOu8lN/12H9Hyas8v&#10;JT1zDBvir8n0RSQRN+/6cneu2OULllZhAy9wqHegPDr+mU0o3/5GoP9NPVDi7GawM38D8Emkh0Nn&#10;mR8BAADEEPlLnmAlGX6hB2aTk2COjDkqY5kBaM/8EcrtOJ/a8ZrJL3u/zVLOXWV/Zzl7+a+K+kUk&#10;QB/G6nv/zS5AD9knTCN2sD8ej/vP89zv94eBwque31hzpOT4z89kH/89zGrHq3yjZCyl4/BdO+6a&#10;X1aLRzVzh1nj+1MbrNY2K/gUP64eo1V5jpgfxWKc/2vla5+Ri/SxY+qBM6xz8cmqMcT6xnfya18r&#10;1+OVe0fj7jNxqr1d4trR+u/z38eX6rNd2iWyletaTorn6n2hGFEvUh1my1G3W84y14g+tiKvLUUu&#10;20/uNb6LFDsjWrkezB//2HEctJireq7yr1HzqUh9drc55Cgrxh/99jrvvgIAvaXewLvipBl20mOx&#10;6eziUpZNQjBajzG4ut2uF3op3Wy6Wk6eOT8iF/mHkfQ3oIYYAn3sOrbOrD2514E5or10xzhy0vHf&#10;jCoP8FnGHJWxzLfbvjkBuGbXWGH+CGNlnU/V2PGar9g1/0QXqd9m2Wy8m9lfFBRpQ3wGvoiE1a02&#10;9sW4sVJt4NUJYJxP483kJhftyBU9+8VKN0fmI9DXmY28s+KJvMpM8g8j6W9ADTEE+jC2gAjOvHD+&#10;+u/WTNYkJwERZcxRGcv8k5wAnCFWAL2sMJ+6asdrLiX/xLFKv7WRF2Af5hH0EH4Dr44PcbS86ej5&#10;DSu+WeWYeqC3FX+Fd7XrKVUSX2d/Axp5lfaT0X3O/Iie5J9/yUX96G9ADTEE+jC2gIjOfPnak5fa&#10;1iEnARlkzFEZyywnAGeIFcAoGedTtXa85rPkn7iy9NtVNhsDcI05BCOE3cBbOgCuTPCA94yfNWhH&#10;qGc+sh6LZpQynvNYYZzLP7Gt0Mde6W9ADTGEVlbLr7WMLchvh7h29aW7CHUSoQzZyEnsRIyoF6UO&#10;M+eoyGWWE6CPCDGoJbGCEquNA+YYOZ+K0mczzCFHkX++i9L+Gfptls3GANTZIf8TS8gNvGcGgokO&#10;jGXMrUE78uSXGL8zHznvU99xc8PqxAB6kH/KyEVl9DeghhgCfRhbxyK/1AO7OvtCm7GZj5x0TE6C&#10;+DLmqKhllhOAM8SKY+aPMEbU+VRPO17zK/knpwz9NsNmY+bQ1pCbL/44Jsb1E24D71Fn1hGgv9UT&#10;ytPq8WSXdoRezEc+e7f5++rnW5YHRpBXGUX+OUcuakN/A2qIIdCHsXXsyhzQyzIw3uuY+zRejc08&#10;5KRjchLkkjFHRSqznACcIVYcM3+E8SLNp0bZ8Zrln/wy9NsMm40BOMcXfzDTr9kFOOPxeNx3GgQj&#10;fjXo3fF2qmPe+9TP9I1csrajX0wjut3mI6sSV9bWo32z5tWdrTbO5Z94Vutjr/Q3erDOtQ8x5Dfr&#10;G2XU0WfG1jH1c504NcbudRp1XO7eLrXE3GPqZ64W94ViRL0MdZhxnEYs82oxL/LaUuSy/eReo8zK&#10;dbRarGhN/fyx8ji43a7Hcs9V2mt9bRn67Mrt+Y34+p5+W+/Zt47KmaGeAXb17Ys/zCHoLdQGXpMW&#10;AJhLLlYHZ5x5WBBhsd+NFLebfrC6ldpX/rlmVC5aqY+90t+AGmIItVbNr7WMrWPf5nZeFGcmce29&#10;T/Uyamxql3Li5zE5aQ1iRL3MdTg7R5WYVebIdQIZZY6dR8SKY+aPf1t1HBBf6Xwqc5/NOO+9YpXr&#10;6EG/7S9zHWcTca40+/yR+SISsrFp919iXD+hNvC+YzD80WogGFC8E+HX5fTxehHasbUo7dn6piLC&#10;DUSv80W4ttaylx8ii5z/I+TVyPVDf/IPI+lvjCbHrUUM+S5KX11xfWNlM+oyYh9pfX7eU1f0ICes&#10;Q07qc37aULeUyJijopQ5SjlaiRxDIpftiijXEXFusTLzxz7nJ5+W7ei5Sr0d4/Ru17zb9a4qSztm&#10;2WxMnSz9ETgmNr8nxo0VfgPvrnpN6iJsQiCPnv1ilY2KGWS69p5lNfE6T11R6tl3IvWhiN/Axh+t&#10;+szIOa75UTzGOa965CJ9DOpZ52I31je+k18560qs97LMeb3rasc6F9di0i60JCe117M+zszJxYh6&#10;6pCZZseQI5HL1ps1ke/Ezn2YP36WYRzMjuWeq8SSoc/CT/rtGKXxM+IXj2SjP+fi+VNeK8er1eMk&#10;8Sy5gXf1wFx6favXC+Ui9Y1ei0w7WPnaI/eLkmNHaqvWk89I1zbb6nVxte9Eu9Fp0T73+/2xejv3&#10;8q7uotVlpPJEzoOR7TrOo817epqdi3btY68yl504rHPta6ec9RR5XhdlfUN+rdfr2qP0kdvteF4X&#10;bf0ho1axaudx+Gq1uBalHLUitssqdftKTpKTzog4R44YI3qJNE7fHePKcTLU908Zy1wqal+Ldp/d&#10;8vPRRK6PKHOLnfLPJ5FihfnjHNHGQdTY5bnKH7Ovybx3DVHrNFoM+XkM/ZaRen7ZyZlj2BB/jS8i&#10;gVzEuHGW28C7Ukc5SiZXr/Po7yWtvc2czBxN0Er6+M4Ts5WufVS/KNHipiJLW5UssmS5thFWmo+s&#10;oMeCwOtntXc7UfK/+VE+xvlvI+Y9u9LH/pWxzMxlnYtXO+Qs6xtjynH02dJ6/vlfaVlmaFXeKH3E&#10;xri+Wubm52d+fi7jOKoRLa619jz/7HJcFbFdos5fWpKTxhxrFTPXPiPGiF56xZ4IdZgxR2Usc6ne&#10;1xj5+UnksvVkTWRMOY4+mzG2mD+OOVYkWcZBxLnq8xxXy1RynshGz6ci9Nmd5pCjRKlL92txzC5n&#10;6dp8j7Jk0aI/lx6jRd3v9hxlZl3T1q7xaoVrOEuMa69oA++nF1nO/vfpuLU7t1ds2G834d+uuaTO&#10;IYoWfZz1RO0X384Zua/WLvhGva5S5iPnna2ryPONVjeRkcd4RL3nuCtTP9dlGedZ8s/ZPjiiLLdb&#10;jFyUpY+9ytLfWI91rjVkiSHRcta7c0ec10VZ34iSX0fGlVXGVqs+UvOSY89vYl9NbW4+83fy829R&#10;4lqJd+c8W4boa4XR2iXK/EVO+vc47/6/nNRetDlytBjRS8/Y07sOM+aobGXOkhOe54oUQ66eN3qs&#10;aClqfVgTKZclVpg/5hFxHMyKXZ6r/CvifMq8d44s+aeG+7U/Rt2vfTp/D1G+eCSL1l9s8a5/luTM&#10;mv7y+tkMMekKX0SyFvHqt9XG6atIMe4Zj1es7/9mF+CMZ8XvukDxeDzu3xaPSo9bXipWECERfuvf&#10;t1vdGN+hn0dox9Z694saPWJyhLY6ui5j8Lfd5yPZnenjtYsGK/X3EXrNcZ/HLv1shLxqflRm1XEe&#10;Nf/suDi6ah97FbW/sRbrXOuKGkNm5izrG3XlGJlfI+e4WWMrSh8p/fyZ8cdvUe/Ps4oS10Y4up5o&#10;4y9bu0S955aTyj4vJ103OvdkixG91MSeaHWYKUc9ZStz1DWA2nP3HquRy9aaNZG6cqySf8wfyz6/&#10;0/wx4ziYEcs9VzlnxHwqWp/NNoccJfJctZT7tb7enfd+vz9Kny+1/GKAlfpxC737c2nbne0v38py&#10;5hoyidpetJUlXr3rj1fGbpTrmGFkjKtpowzCbeBtsYFoxUWM1te0Uicmv15jVj/PrUfcG7EYV3Ks&#10;FsdpQa75w3xkTV5IjafHOFmlLcyPymQf59Hyj1z2r+x97Of5IvU39uLeI79oMSRyPLK+UV+OWfl1&#10;RmxZeWyVvMBT+vnXz6z+kK8V9+dtRY1rNedsdT0z+0W0dok8f7nd5KQnOamvSPeG0WJELz1jz4w6&#10;zJijVivzzHXESDHk3bGilm0kayL15ciUf6LFCvPHPKKOg2ixPFp5Zpo9nzLvjSVa/qnhfu36OXp7&#10;lvHd+UfNWUrOs9o4/6lXfz5Tb2dizpWNaaXlyGRme9HWqvHq29iNMEcYZXaMOzp3hL7SQrgNvLVW&#10;aZh3Wk3OV64jzvvUl2b1D4tMZaK1Y2vP64j4UKJFn43YTnJNGztd/7c+E60uWsSVd8ejXKS4Ey2v&#10;mh+V2Xmc9yhrlIdVR0bnop372Kus5SaOSHMAxtstZ1nfOH+M3fNrrahjq/ZF19ZWesjXUpQX2Fex&#10;WlyLnMtKyhClXSLPX2rJSefPEWFszBQpvkSLEb30fin8dhtbh5H60NXzZSpzjZ5ljVyXkcs2UuR6&#10;sCYSi/nj+XNkbeMjUcdBtBjmucofs9vGvHcd0erE/VrZeWrN3mxsbf66me/U9dqQerUcmXgHch3Z&#10;49WZDao1x1iBGNdXyA28JRO2XRqzZjK7Sx3xXbTNKT/PL7CfE7Udeyid7PSui9I+G72N5JrfzEfW&#10;VptztHVbEeJO1LxqflQu6ziPmH9WX3gqlbWPvStDpP7GXiLMASgXMYZEz1nWN/qV5efnr4jWZ6KO&#10;rdutfx/pcV/2adyt+sJrrRXmuNGsVqcluSzaNdxusdol8vxFTqo/zs/PykmfRZorR4oRvfSOPTPq&#10;MGOOylTmiDnh57mixJB354hatpGi1sPuayKtRYwV5o+5RB0HkWKY5yp/mz2fMu+NIWL+qeF+rfw8&#10;NWa/n9Wi3SP36x5ajZXSPn27xfvykchmthdt7Ryvspb7KjGun/vjEfJ54F+OGl5jqh/Wp4/zU9Q+&#10;8W2ikrm/Rq3zI+/KXFPWjHXANSuP4YyMuWPqp0zGcR6xraNueI8gYx97FbG/sR/9MK+IbRc9Z5XW&#10;Wev73Svlan2uM3qXp3d91so0tp4i1R/1tHd7K9VpxBhVKkq7RJ6/RGzvKO1Ge9H62+p9bUTsGV2H&#10;0frQGZnKPLqsV+99wBDSAAAB/UlEQVTbRpYvctkisyZyTrTyXBWxv2ev0x2NaLPssTxaeWaKUBfm&#10;vfOtVifu18abvdl49PmjPyc7Y/YXW0T78pGrRveBWe3V8zpHvK8e6XhHxz0SqR1rvvijpgyzPltj&#10;ZIxbIScdSbGBFwDgqtUncQAAAOzJ/W5b6hMAACC2yPdtkcu2IvUN9CC2APDJzM3GvnikzOwN4trt&#10;mtntRRuZ+70+eM3oL1harQ3+m10AAAAAAACA0bycBwAAAAAAwDsznxl5XlVmdr3NPn826msNmdsx&#10;c9lnGFFfK7fJr9kFAAAAAAAAAAAAAAAAAACAldjACwAAAAAAAAAAAAAAAAAADdnACwAAAAAAbOV+&#10;vz9+/r/H43GfURYAAAAAAAAAANZkAy8AsJx3L+ECAAAAAAAAAAAAAADAKDbwAgBb8Cs6AAAAwCfW&#10;DQAAAAAAAAAAaM0GXgAgjW+/rHu/3x9+fRcAAAA4Yu0AAAAAAAAAAIAR/ptdAACAsx6Px91LtgAA&#10;AEANv7YLAAAAAAAAAMAIfoEXAFieF3MBAAAAAAAAAAAAAAAYyQZeAGBpNu8CAAAAAAAAAAAAAAAw&#10;mg28AMCybN4FAAAAAAAAAAAAAABghv9mFwAA4Irnptz7/f44+ncAAAAAAAAAAAAAAACYxS/wAgAA&#10;AAAAAAAAAAAAAABAQ/8DF1EkWSjk9zYAAAAASUVORK5CYIJQSwECLQAUAAYACAAAACEAsYJntgoB&#10;AAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDw2JQBeAQAAKUiAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDQGZD34QAAAAwBAAAPAAAAAAAAAAAAAAAAAN4GAABkcnMvZG93bnJldi54bWxQSwECLQAK&#10;AAAAAAAAACEACSr8QQkCAAAJAgAAFAAAAAAAAAAAAAAAAADsBwAAZHJzL21lZGlhL2ltYWdlNi5w&#10;bmdQSwECLQAUAAYACAAAACEAzOopJeAAAAC1AwAAGQAAAAAAAAAAAAAAAAAnCgAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc1BLAQItAAoAAAAAAAAAIQBOQHyXRhwAAEYcAAAUAAAAAAAAAAAAAAAA&#10;AD4LAABkcnMvbWVkaWEvaW1hZ2U1LnBuZ1BLAQItAAoAAAAAAAAAIQC6BmLGkwQAAJMEAAAUAAAA&#10;AAAAAAAAAAAAALYnAABkcnMvbWVkaWEvaW1hZ2UzLnBuZ1BLAQItAAoAAAAAAAAAIQB0WMU5GAoA&#10;ABgKAAAUAAAAAAAAAAAAAAAAAHssAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItAAoAAAAAAAAA&#10;IQAjBnJV1BcAANQXAAAUAAAAAAAAAAAAAAAAAMU2AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQIt&#10;AAoAAAAAAAAAIQBt0IBveyIAAHsiAAAUAAAAAAAAAAAAAAAAAMtOAABkcnMvbWVkaWEvaW1hZ2U0&#10;LnBuZ1BLBQYAAAAACwALAMYCAAB4cQAAAAA=&#10;">
                 <v:shape id="Picture 12" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1982;top:2045;width:6233;height:171;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsAn44wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EBujRSnhNaJEoqhkFOL3X7AYm1kE2tlLNV2/r4KBHIcZuYNsz/OrhMjDaH1rGG9UiCI&#10;a29athp+fz5f3kCEiGyw80warhTgeHh+2mNu/MQljVW0IkE45KihibHPpQx1Qw7DyvfEyTv7wWFM&#10;crDSDDgluOtkptRWOmw5LTTYU9FQfan+nAaruC9ZcbGx4fJqvr6z95Kd1svF/LEDEWmOj/C9fTIa&#10;sgxuX9IPkId/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKwCfjjBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId204" o:title=""/>
+                  <v:imagedata r:id="rId205" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 11" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:8149;top:2045;width:2115;height:171;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFKjgUwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfBf8hXGHfNK3oItUo4rLgm1T9gGtzbUqbm9JEW/9+Iwj7OMzMGWazG2wjntT5yrGCdJaAIC6c&#10;rrhUcL38TlcgfEDW2DgmBS/ysNuORxvMtOs5p+c5lCJC2GeowITQZlL6wpBFP3MtcfTurrMYouxK&#10;qTvsI9w2cp4k39JixXHBYEsHQ0V9flgFw6m//iwveV6vFtYcbnVaSJkq9TUZ9msQgYbwH/60j1rB&#10;fAHvL/EHyO0fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEUqOBTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId205" o:title=""/>
+                  <v:imagedata r:id="rId206" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 10" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:10190;top:2045;width:790;height:171;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCfyW6bwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvgv9hmUJvumkOIqmrlEClh1LQCl6H7DQJZmdCdoyxv75bKPT4eO99j7fZTaEzIw2xFXbwtMzA&#10;EFfiW64dnD5fF2swUZE9dsLk4E4Rdtv5bIOFlxsfaDxqbRKEY4EOGtW+sDZWDQWMS+mJk/clQ0BN&#10;cqitH/CW4KGzeZatbMCW00KDPZUNVZfjNTj4Lu368H4t96d7eRnPIprLhzr3+DC9PINRmvQ//Nd+&#10;8w7yFfx+ST/Abn8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn8lum8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId206" o:title=""/>
+                  <v:imagedata r:id="rId207" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 9" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:1982;top:2216;width:9180;height:171;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXjp1jwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JbsIw&#10;EL1X4h+sQeqlIg4pm0IMQl0kblVZDtyGeLKIeBzFLqR8PT5U6vHp7dm6N424UudqywrGUQyCOLe6&#10;5lLBYf85WoBwHlljY5kU/JKD9WrwlGGq7Y2/6brzpQgh7FJUUHnfplK6vCKDLrItceAK2xn0AXal&#10;1B3eQrhpZBLHM2mw5tBQYUtvFeWX3Y9RcM5fkxdTTO/Hw34SnxJXfMzfv5R6HvabJQhPvf8X/7m3&#10;WkESxoYv4QfI1QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXjp1jwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
-                  <v:imagedata r:id="rId207" o:title=""/>
+                  <v:imagedata r:id="rId208" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 8" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:1982;top:2386;width:8387;height:171;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrq4D+ugAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4M6mKohUo4iguBN/+6EZ22IyKU2s7e3NQnD5eP/1trNGtNT4yrGCaZKCIM6drrhQcL8d&#10;JksQPiBrNI5JQU8etpvhYI2Zdh++UHsNhYgh7DNUUIZQZ1L6vCSLPnE1ceSerrEYImwKqRv8xHBr&#10;5CxNF9JixbGhxJr2JeWv69sqoMLsz35xbCntD0e77I32z4dS41G3W4EI1IW/+Oc+aQXzuD5+iT9A&#10;br4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAAAAAA&#10;AAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq6uA/roAAADbAAAADwAAAAAAAAAAAAAA&#10;AAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAO4CAAAAAA==&#10;">
-                  <v:imagedata r:id="rId208" o:title=""/>
+                  <v:imagedata r:id="rId209" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 7" o:spid="_x0000_s1032" type="#_x0000_t75" style="position:absolute;left:10302;top:2386;width:237;height:171;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBntNfMxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvjVwHQnAimxISCIWS5gdyXayN5cRaCUuN3bevCoUeh5n5hllWo+3EnfrQOlbwOslA&#10;ENdOt9woOB03L3MQISJr7ByTgm8KUJWPD0sstBt4T/dDbESCcChQgYnRF1KG2pDFMHGeOHkX11uM&#10;SfaN1D0OCW47mWfZTFpsOS0Y9LQyVN8OX1ZBuztfr3G6+jT5Ufpx+Fj7926t1PPT+LYAEWmM/+G/&#10;9lYrmObw+yX9AFn+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGe018zEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId209" o:title=""/>
+                  <v:imagedata r:id="rId210" o:title=""/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0022685F" w:rsidRDefault="0022685F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0022685F" w:rsidRDefault="001B62A4">
@@ -11289,100 +11284,100 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="41" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1259128</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>182124</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2693035" cy="138683"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="55" name="image114.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="56" name="image114.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId210" cstate="print"/>
+                    <a:blip r:embed="rId211" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2693035" cy="138683"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="42" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>4496689</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>182124</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1212113" cy="138683"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="57" name="image115.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="58" name="image115.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId211" cstate="print"/>
+                    <a:blip r:embed="rId212" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1212113" cy="138683"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="0022685F" w:rsidRDefault="0022685F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol"/>
@@ -11475,51 +11470,51 @@
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2374900" cy="277495"/>
                           <a:chOff x="1983" y="362"/>
                           <a:chExt cx="3740" cy="437"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId212" cstate="print">
+                          <a:blip r:embed="rId213" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1982" y="362"/>
                             <a:ext cx="3740" cy="219"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -11528,51 +11523,51 @@
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="18" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId213" cstate="print">
+                          <a:blip r:embed="rId214" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2321" y="580"/>
                             <a:ext cx="2860" cy="219"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -11589,54 +11584,54 @@
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="0C00E58C" id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:99.15pt;margin-top:18.1pt;width:187pt;height:21.85pt;z-index:-15706624;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1983,362" coordsize="3740,437" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCtSD7GyAMAAHsNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu4zYQfS/QfyD0&#10;ruhi2ZaE2ItEsoMCaRu0ux9AS5RFrEQKJG0lKPbfO0NJviQLbLGLPrSIAQu8DmfOOTOibj88tw05&#10;MqW5FCsnuPEdwkQhSy72K+fTx60bO0QbKkraSMFWzgvTzof1zz/d9l3KQlnLpmSKgBGh075bObUx&#10;Xep5uqhZS/WN7JiAyUqqlhroqr1XKtqD9bbxQt9feL1UZadkwbSG0XyYdNbWflWxwvxeVZoZ0qwc&#10;8M3Yp7LPHT699S1N94p2NS9GN+h3eNFSLuDQk6mcGkoOir8x1fJCSS0rc1PI1pNVxQtmY4BoAv9V&#10;NA9KHjobyz7t990JJoD2FU7fbbb47fikCC+Bu8ghgrbAkT2WzBCbvtunsORBdX92T2oIEJqPsvis&#10;Ydp7PY/9/bCY7PpfZQnm6MFIi81zpVo0AVGTZ0vBy4kC9mxIAYPhbBklPjBVwFy4hM584KiogUjc&#10;FiTxzCEwO1uE09Rm3A2bx63RbImTHk2HU62no2fr244XKfxHQKH1BtBvCw92mYNizmik/Uc2Wqo+&#10;HzoXuO+o4TvecPNidQwAoVPi+MQLBBo7F9wsJm5gGk8lFpVp0bCFYkiWGSJkVlOxZ3e6gwwAzGD7&#10;NKSU7GtGS43DCNG1Fdu9cmPX8G7Lmwapw/YYMCTRKxF+BbNB4LksDi0TZshYxRqIXQpd8047RKWs&#10;3TEQoPqlDKxOQAuP2uBxqAqbRX+F8Z3vJ+G9m839zI385ca9S6Klu/Q3wHkUB1mQfcHdQZQeNAMY&#10;aJN3fPQVRt94+9WUGYvLkIw2qcmR2tIxiAkcsqKaXAR9ISToq1bFHwA2rIO2UcwUNTYrQG4ch8Wn&#10;CQvzGVnkQEOGfTNpQP3htfoRI8ycs/bDILnSPghDafPAZEuwAUiDnxZpegSgh8imJeizkMi3jaQR&#10;VwMQwjAyAXDJUeInm3gTR24ULjbAUZ67d9sschfbYDnPZ3mW5cHEUc3Lkgk85scpsojLhpeTSrXa&#10;77JGDdRt7W8ERJ+XeSiVsxsTrWgMIR1klwRh5N+HibtdxEs32kZzN1n6sesHyX2y8KMkyrfXIT1y&#10;wX48JNKvnGQezi1LF06jzC5i8+3vbWw0bbmB92rD25UTnxbRFBN/I0pLraG8GdoXUKD7ZyiA7olo&#10;K1iU6FgxQLH/wToKt5HhHfc01tEIwbuugP+DOhpa3UzUXQr6vY4Ot4hwFsJLEW4R83i8BGLS2xtI&#10;vJiuH+919KLWvNfRf6+O2tsp3PBt5R2/RvAT4rIP7ctvpvXfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;LmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kMGKwjAQhu8L+w5h7tu0&#10;PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPFL+JMKbvACrqmBUGsg3FsFfwetl8r&#10;ELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+QxNyES18sUksdSx2RlRH1ES7Jv22+Z&#10;7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCTpaLAk3H4t+ybyBbkc4fuPQ7dv4N8&#10;eO5wAwAA//8DAFBLAwQUAAYACAAAACEAt1NTs+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y2rDMBBF94X+g5hCd438IA87lkMIbVeh0KRQslPsiW1ijYyl2M7fd7pql3fmcOdMtplMKwbsXWNJ&#10;QTgLQCAVtmyoUvB1fHtZgXBeU6lbS6jgjg42+eNDptPSjvSJw8FXgkvIpVpB7X2XSumKGo12M9sh&#10;8e5ie6M9x76SZa9HLjetjIJgIY1uiC/UusNdjcX1cDMK3kc9buPwddhfL7v76Tj/+N6HqNTz07Rd&#10;g/A4+T8YfvVZHXJ2OtsblU60nJNVzKiCeBGBYGC+jHhwVrBMEpB5Jv9/kP8AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQDwlOwXiRAAAIkQAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAAGFgAAAFsIBgAAAJ/Hv8oAAAAGUExURQAAAP///6XZn90AAAAGYktHRAD/AP8A/6C9p5MA&#10;AAAJcEhZcwAADsQAAA7EAZUrDhsAABAXSURBVHic7d1hj6M4EgBQ+jT//y/3fRhFm+5JggHbVWXe&#10;k1a32pvBxmWXDQaybQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJDHV3QF&#10;IMD3m/9uPAAZyFGvaReA/uRWgPrk8uue21C7QaM/0RUAAAAAAJjs1abM47/ZYIAd/4uuAAAAAAAA&#10;UIeNBQAAAADgTt59Qqr1/4fba/kUUstAino96FPdvLIEAAAAAACd9XpjwS4eAAAAAADcQM9PIdlc&#10;AAAAAACy2/vSiS+hwI7ev7FgcwEAAAAAABbW8hsLAAAAAAArebyV8P3ivwE7RmwsfG8GIbC2d29n&#10;yX1ttB8AAEdErx+jywfGMpbhhN6fQnrwSSQAAAAAAFjQqI0FAAAAAABgQSM3Fry1AAAAAAAAixn9&#10;xoLNBQAAAAAAWMjVjQU/bgIAAAAAADfS442Fvc0Fby0AAAAAAMAiZv14s80FAAAAAABYwJ9Ox/na&#10;bB60nn/2z0ftnUev+s8qp7eWOGet+7a9r/+IOldvqxWskpcifGo77XVM1Xz/IJf9VLU9so/pSuMk&#10;ex/IHuteKvWZV7L3oxkqtEGFOvKXWP0183p3FdX7TvWYV5/Pq6re79NoaaQji/PZAyL6wuHqZsrI&#10;Oh5JrmfP42j9Z5Wz5+jEcyXOlWLco65Z2+qMWZulM/Nii1mbh71E13fmply2MfLOqD6YbWP0nQpx&#10;WmUe/CTTmH5n9kM5V84tex84U78KY/WZ3LqGCm0QWcfo9WN0+UdV6E9XRFzvZsiJZ8paZW0XdY8j&#10;Q9xbzZjPM7RHtravkDND9Hpj4WHvzYXvbY1g9FpwPI6T9amulr97dXOqZzm99YhzdIxnLY5XaKvq&#10;VspLs+i3fa3QB/WJn6q1R5X6VnrLN3ubXl3Hblv+sSq3/jxG9ni9U6ENKtSRv8TqP5Xm1AxW6DtV&#10;Y77CfF7VCv0+rd4bCy0qby6MSmARHXRWUquaPHvHunKMZ5dROUdEWCkvzTRijK/aVntG9sGqOf9x&#10;zMp9oto8WGFMV7oQrjAmqq4xW8mt74+ZLVafjGqDbcvx1PunY1aKUxVi9VOleTWDamu7T2VWssJ8&#10;XpWcOcGIH29etYGr3qSdVc6rY84qp1IZlWM8s4zvwcdfRfU4Rxm5uFuxvT4Zfb7V+3jVPlFtHqww&#10;pveO8/Xhn9kqjIlK/egMuXX/2Jni9c6MOF4tQ5zqEKufqtU3WrW1XWQ5Pa0wn1clZ04y6o2FlT6J&#10;NLuzVHuiL7qcnma2TfVPLLSW8ek8K/aRLFbLSzPpd/2sMJ/IZT9VnAdXaP+9tthbV/dUYUy0bNKc&#10;+XuPPxM912WL9chjr5pbI9ZpPb+h/duqcapErH5a6VxGq7i2e3f8alZp+4rkzIkiPoX0UKHzH+1I&#10;e+dz5HgR7XN1UD3qfPaC72g5EXolnqhzmPEDza1lPP7cKpuQs9wtL/XUY4HRcpzq7dQish/2Iped&#10;k2kerDKm3x3/yDFb+tlVK4yJT8dsqVf0OJVb//1z1XJrVAyPtsXd41SJWB1Tvf4RMq3tzsgY89lz&#10;gZvg/5EzJ7v6w7tXO//IC8oZN1CvlNVy7BEXsVfLuZKwIha7Z47do6yRfedoGVfLOVLm2XJG54re&#10;etwk6l32bxnz0l45kU+5jGiv3uMhyzgYnd8y5OjVc1mGNr5y7JbjZ+kXvdeqo9a+lcZErxz5+zjR&#10;4zN6zPQop1I/GmXUWqpn/6gap+j10Srr15HH7S3T9e6INulZVoYcf+XYR8u4Wk5ruRnbKTLW1cfB&#10;6jkzxIjfWHiW8SmaVq2LwrMdqMeir4ej9T97zr3LmdU2V+KbIbn0rMfIZJqhrSq4S14aoeUp1p7H&#10;vLur+aDiRfrVv5tR5nmw+pjOVMdKY6LnxefXm3/PTG7NbeQDGnvxa42vONUhVm2yXHdXkXlt1ypL&#10;Pa4wfvuTM4OM3lhokfEm1ayndqNv4s0aHBUHYa86R26uVbhB0nqMjHlitrvkpZFendvVNquY365o&#10;WbDNyp8jyGX/qTAPVh3TFerYs6zsYyJDHpdbrx0jQz+aFcMRea/ncbLHaRVi9VeG/F1JhbXd1bKj&#10;zZwLsrdFJnLmQDM2Flbs7D3PKap9Zl3UVrp4HlVmxMQ76wnB3mWtmC9mEYc2z4uw0ee52gIj4hVQ&#10;uSxGpXkw85ienQPOlHf3MZGhXnJruwzxOmNkTj1ybHGqQ6z2Va57hEpru7NlRlthPq9Kzgw0642F&#10;yB3NozImg97ts8qbCpUmKwmIK+6Ql2azwKhD+85VdR40puEY/byfiDWRp1WBVlXXdrQRB0LN/BTS&#10;CjepRg7Yijf7Px2r4gV+ZELu2f+rPoW2d8wKOSLCCnmJ/KJ/sKrH8eWyfavMg7RZaUxU7T9y63HV&#10;cmuWtZQ41SFW+7KMqwpWWdtlj/kK83lVcmawDL+xkMnsDnmkjNt20oXcOdlznrxEdnIbrfQVrrpT&#10;H7rTuVYWvU4DiCTP7dNGLG32xsIKby0AAAC5uI4AAICJ/gSU+bV9Xvh/b3b0oAoX8cAK5DL4qeqY&#10;eNTbtUQOVfvR3YhTHWIF0E7OnCDrp5Aigp/lNVafHVlbtfhmrNOdyEtkkKUfXqGf5nGnfDLqG6zv&#10;/v6R8Vi5rVvO83vLf45ya31VYnj3OFUiVlR0p7XdK1XmghXdoX+lF/HGwrbtv7UAABmZu2At1cZ0&#10;tfqO0not4Q0GAAAYJGpjYdt8EgmAvNy8g7VkG9PWudcdeVDp+c9pdwAA6CByY6GFiy4AZsh20xG4&#10;JsuY/nTz+8jT9Hvnc9f18pm3oL3FAAAAHURvLPgkEtTlgpzqzD9sm1y2kqxj+upburM3FaqNiUd9&#10;z2wwVDvXSrRtDeJUh1gBtJMzJ4neWNg2n0QCYK7eNx9tkkOsFca0HHLdmQ0Gby8AAMBJGTYWWthc&#10;AKCHKzfvzEOQT5UxPWqzQl7613ObHPkNBm0JAAAHZNlY8LQnAKO1zjNuLkEN1cZ0z/VulnPK7uxn&#10;kgAAgB3/i67Ak70LpNEXBFe+bdvTp7JcRNZXLb5ZxsVdZWn/av32lZZvlD/+4acs/fCKFc5hFb3y&#10;ScUx3aOv9Tqnu42Jlnabfd4rxGCFc7iiyvlXqSdiRU0rXCteYdzG0fYJZNpY2LZ8C34A1neHBS/c&#10;ScYx/W4N23LDO+MmSVXaEAAAOsnyKaQjVv4Gqo0TIJvV89Kq8wncVcYx/WlT4dW/M9anT1KtfJ0B&#10;AABdZXtjYdtiF/OZX6NxkVNfdB86K/O4uIPM7V8lL7Xc1OO86H7YKvNYuote7bzCmM5Q1zuPiQzt&#10;v6dKDO7cj7atzvlXqSdiFe1d+/du+xXWMtumT7ao2EaVxoGcGSzjxsK25f0k0shydfh4kTGotoAg&#10;D3mJGaLnZX1xDvNgf/oun8it69PGQCRruznM59xW1o2FFqMGTkRCaPkBQuYY1a+qJ/qoXeDq7daL&#10;vJSbfjpWz/aVy/aZB2vV9Spj4r7k1n4i1kTf2/Hzv3ucKhGrnEa/eTmKtd3aqvYn65BFZN5YyHzT&#10;qmfn0RHzmfV610Pmvt5q5I3tMxdOUSLruUJeqhLnu8q4wVWhPLnsHvPgqrKOiSpjqYXceu2YFXLr&#10;yJyaff03I07R8Y8ov2qs+Gzkesjabrw7zOczjOg7cuZAmTcWti0uGbWU26PjtBzjjgk5g1m7sJXi&#10;O2uifJeYMyXriLitlJcq9fs9mfrlDC15IONTLM/ksjZ3nQdnxSdTP6g2Jr5//e8K5NZ2WXPrrBhe&#10;PffKcYqeL2aXXzlW1Y18+nmFB9Gqre1mWmE+f6g2DuTMINk3FiK13sQ703la/96dE3IGV5+kWzGx&#10;jJ4o9/5uhTYdWcc75KWZMb7aVyv0xyjZ21Yua1NtHsze796VeeWfXqqMid9/7kr/fCX72jt7H6/S&#10;j0YZ+RDIXtsdadsV4xQd+8gNu2qxWsGZds9y7VBtbbeq7PN5i4zjQM4M8Ce6Ag2+tvzBedQv+gdb&#10;GOM5bj13bbNfvF7R2ma//+yeKm12JCeMOqfKeal3+32aR87EIGObzdQ6L4/KAzPdPZc9ZJsHK43p&#10;0evYI310dnk9x8TeDdWWY7QcK5Lcuv9n91TJrVXOv0o9f9chav0dWX61WFXQkpNbYt5rw6+3bGu7&#10;law0n686DuTMjq4+VTGz0aISWuQAvmLWk1gVy8lwkdWjfSKftotow4xJukc7VOrDs8b1ET1vJI14&#10;3bNnfLONgQy5dNuutctdc1mG2I1a57SWkWFMj7LqmLh6Ubr39zOMzW3LMT63bd1+NEOV869Sz9+i&#10;1t+R5VeN1VUZ1sQz2j7LuLiq8j2OEeXOjMmnDYAq/atnjO+aM0NUeGMh2qNzzOqYt+2MCcyK9Qox&#10;Ni5iaf/jjjxtMeLYK5p13iP7u7H0U6V5sNKYnp0jjj7B/yzzmDjzBGBFcuv58rKocv5V6olYRRqd&#10;k0e3daW13Wpmz+ejy6g0DuTMiSr9xkJ0oGYNVuKNjMNqMZ6xEMrcZtF1q56XZrffiPKi+0C0WRdD&#10;o909l/1WZdwb0+NkHROj6pUt7nJr+/Gzxe5ZlfOvUs/n40WKLL9arFaxwtxTZW23mlXm85FlVe6b&#10;cuZWa2Nh2+IDNqrT6Iz5jNgxXTXGI8dFBdH1rJ6Xqm4urDymj1olB6xyHr1UmQcrjOmoJ+ivlps1&#10;ZqvdpHwna/ufKW+F8ziryvlXqefo41Yov1qsVjHqieqZquSN1aw0ZiuOg5XaP6WKn0Ia/QpOax22&#10;rc8FG3n1iPOdYnzn9uqVEzLUIXKBMvNVxZnfV7+Lyn3wVfl3zGW/VWmLzGN69G+VtXwOqseN/Jay&#10;Wo7R09V6VRmncuu/x6ioyvlXqedzOdG/PVa5/MpjKsIKbb7COVRlPv/3GDNVrXd6GqWfbL9yzhhX&#10;fyzyjqr8WGJvGc67cl6a2X4ZYrWyVdp3lfPYtms/7lZhHswSq5k/QDh6A+NomSPL/SRjnUZZ5VxX&#10;OY8zKuTThypxiq5ndPlZ6nAnlcbxOyucQ2W9xmzkj51X7kNy5kUaCADgXiIvPO4i041+cQUAWJt1&#10;ICGq/cYCAABUNfLi7t2xoz8hCgAALMjGAgAAjOeJMQAAYBk2FgAAoB9vCAAAAMuzsQAAAAAAADSz&#10;sQAAAAAAADSzsQAAAAAAADSzsQAAAOON/u2Fd8f3o9EAAEB3NhYAAKA2PxgNAABMZWMBAAD6+fSG&#10;wIgNgE/H9LYCAAAwxJ/oCgAAwI08NgKu3vT3lgIAABDGxgIAAPT1te3f+H/+/49sMrRuKHhbAQAA&#10;GMbGAgAA9NeyufDQ++0DmwoAAMBQfmMBAADGmH2D/yugTAAA4IZsLAAAwDizbvbbUAAAAKbxKSQA&#10;ABjvceO/52ePbCYAAAAhbCwAAMA8rzYD/CAzAAAAAAAAAACwpv8D85lW3gACAEoAAAAASUVORK5C&#10;YIJQSwMECgAAAAAAAAAhADq7XOAmDwAAJg8AABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcN&#10;ChoKAAAADUlIRFIAAASnAAAAWwgGAAAApp/mDAAAAAZQTFRFAAAA////pdmf3QAAAAZiS0dEAP8A&#10;/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAADrRJREFUeJzt3duO4zgOAFDXov//l2sfBkFX&#10;pZNYtnUh6XOAxfQOeiRZEhmbsZ1tAwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABW++rQxnendgCy+P7xZ/kPAO7j&#10;+82/dz4Ac901FsvWX/7XqZ3v7f3mAKjiVa6T/wAAgNG+n/5ZytXi1KuLNAAAAAD6KF97uVKcejcZ&#10;7iIAKtrLa/IeAADQ06f6Sqnrj7PFqb1JKPkMJAAAAMAke7WVMgWqM8UphSkAAACA8W5RoDpanFKY&#10;Au5qL7/JfwAAwAjlrzV6/Vrftt1gsgAAAAAW+FRzSX/31JHiVPqDBbjoa/v3Q+HVvwMAAJgpdc3m&#10;T6d2XJgBdyLnsdK7E49Z+3J1/wAAd/W1JS9CvdN659Sng3cyCgAAADBeycf7er5zCgAAAAAOaSlO&#10;uWsKAAAAIIZyd09duXNKYQoAAABgvlI1mb3iVMqKGwAAAMBNpavlnL1zqlSFDgAAACCZMrWZT8Wp&#10;dJU2AAAAAHLVdP6c+G/KVOaSaNlQEdakdeNHGOsne8fRa/yz+ukty3585934o475Lj9IkWFfZRgj&#10;f1mv37LOR/QcmOmzPOse6CnTer1y1zXMtm7R89azFefG2db0WcRY/NqSFaJeOfOG9zMTvXoDVkkS&#10;LWYez9UAWJH0XvV59jiOjn9WP3uOxnbU/dh7jVvHOvpD/Mx8R8xje6Luq59WjnHWCcaIuO/R/xkZ&#10;9tQVVXL3J1E+Jz+ZffJ/5dgy7oGeRp2nzryYv+sa3iHOZu6X0efGe8TiHNm+hP/HuzuneieEqJW8&#10;aAvVY44ebaysdh9tZ+U6XDmW761t7Ffnq7Wf3rLsx5b+M7i6F7ctXk57JcO+yjBG/rJev2Wbjyzj&#10;vcvnyXMbGWOiwnnqXdcwS5xlXp+ZcywWf7ex8nooRR44+lhfioN6kiHJjRjjiCAYNZcrAnZWssya&#10;lHuvdeY1niHrPjkiQ54bNcaI61GB9fpXttw9Yryz7jaO6O4xMfI8Nev516PN6Gt45zjLvr9m9pN9&#10;rkaPP+oNQc3O/lrfGWceIRwpSpIefezfnfqYsUaZE+arNmf1k6mPzGs8StZ9ckSGPDd630dbk+ys&#10;17+y5e6RFy+9C/7vfH3432x3j4kZnzOj3XUNxdmc9alyDi4WCzvzQvRMIi/87LGdrdSuGOe25fmW&#10;dnU/Pc2cG49e/KflhOzMf/f4O6uL8NXyXLQvWe7Kev2WMXdXmP+9uZj5DfbdYyLaPI9su+oavpMx&#10;ziKqNkdisagjL0ebcUIy81bsTO852hvrkfaOHPfKcba017Ovvf6OJKqzBYej/Zx1JWH2TMQrXhjd&#10;I+575sirOSpqjtu2Onmu9w8fXH3xfm/ZXogedb1muFvu7pETRnxWzv6i7+o8VI6JbVt/rnqk7bN9&#10;Vl7DKnHWs51I1z8j+xaL82/GiBT7L921OLV6YUYlpt6FjZGFkkjJeWTBblQ/Mz+4IuzFK31c7ae1&#10;357zdPXDb3WO27YceW5UnI0+GVn92baq/6zr1UuF3D1irme3GaG9lnavtF0tJkbNQ49+7ryGd46z&#10;Veveo48r/YrFfu2e6TNC3H80851TD7NugYt6O93Iosze89dHns9uHeeVsfYYw1VHx3/2mHv3M2tu&#10;Ru3FWaKM45WeHxxfb/68SoY8N/JkIcIaVGO92kXO3Xux27vN3iKNUUy0uToPI+fCGr4WKc722o02&#10;1ta+V/QvFtm1oji12soN0rLxe4zvVRu97w4aNc5nI4sws/ZCxqTUa8wjb9m92ndFEY45S5472nbP&#10;NqJ+eZKV9forQ+4eEbszcl+GMfbsK3pMzPqsebQ12x3W8JWocZY1b83oUyxeayNqLC5RtTiVcZF7&#10;B9vIOyl6trfqYnrWB4oPrjUFqghFmtkyHHOUPDfr8fIMa5KB9WqTKXf/vFgZPe9Hxzn7HPJMf3eP&#10;iRWPyfRu0xrm6y9y3mqR7Q7OWW3ePRZDaS1OzTzhyVhYarHiuM5UqiMmmd5zV+WOqSwfXCPbJZYs&#10;eQ6qyZq7nfiTiT3GtslbEZi3z9LOz3NxqkJhKPKvV70TdVzPRo4zY8FoxDPoo9uK0M8rPXNPlnh6&#10;p0IefiXKusz+jHjXZtV17s167auSu2lz95hY/aLvHu3ffQ2Zr8pdU73bv1ssho/5lY/13enuqSwF&#10;s9XjvNOeuKNIez2CavOxOn8AY4hfsrBXIQaxyClV3zn1iiABslCMBQAAbuPP4v6/tvcXYd9b//cl&#10;AWTxyGcK6/P4DMnFesFvYiI/awgxiMUF7nLnVNT3MUS66IwyTo/21WZ9f2uJre8t/txEyR97os8j&#10;v1mvOO6Uu0e9E+Tdf9/rl0bvIMtnzSd3X8OHyHHGPrHIEKvvnNq2z3dPHWGDARm15kB3UgH8J9s5&#10;X7bxQkbR4yz6+GC5CMWpT8482geQzZEi/c+/Jz8ClUW7mHNeCuNlj7NoeQvSiF6calXh1kLg3s7c&#10;RepuKqCSKBd1e+9EffydPat/ah0iqxJnUfIWpBelONX7xegAGT1y3ZkilTx5jfnLxXrVEfXCbu8L&#10;g728O/uCWUzkd8c1zBZnrf2S2x1jMYQoxalRbCwgozNFKndRAZn0vrjr9Q7TI1ygwniR4qxC3oKw&#10;IhWnzt49JaCBqn7mvSPvpFKgAiK7cu42+xeER5xnytHwV5Y4y5K3IK1IxaneJAGgkrOP/AFE0prD&#10;opzH9bxwjnJMEE30OMuWtyCl/60ewJOjAZ3hIu3Kc9IzRRmnl9vXZn2v+9r252p2bomSP/ZkGSf/&#10;sV5x9MrdLe+HaclxM/XYa72O6e4xUeH4KxzDCJHi7FnGvDVahX1c4RjKyXTnlEdVAP7yngKgkojn&#10;eO9ybMudrBGPByLKHGer+4dSnotT7y52IhaGIicqznGhDcf4pVOggoi5au+C+fnPwHGZ4yzquKAl&#10;rkKK9ljfttW8xS7LMUUeZ/hgYtfqPVRVlNiInD9+yjJO/mO91us1z2lPln+IMFYx8V6W47eGn0WI&#10;s4cKeWuFLPtYLAYTsTh1VcZkkWXzjxxnljmobOUaZIxbjhHjMIbc3Z98Fdfqdy7aG/2Yy9zEIt1F&#10;LU7tVTEzbsYVJ3Bn5mpFoml50SBzjIqtjDHLcRXynCJ8PNZrn9yda6xXiYk1eh6/NWTbrMdZYrGo&#10;qMWpszIXMXpv0O83f+7ddqS26GP2fskctz3cKQay5LmRRfiRX7Cs3kur+s+6Xr3J3TxUj4mIX6Rm&#10;6C/SGlKDWLzWplh8cqQ4FemnybNqCeAe8/zupfatWuZ+1DifVdwHGYx+x8jD3df3++mfFVTJcz1j&#10;4OpYn62OmxX9Z16vme6au2etT6R9cPeYmPVZ82hrhLuv4TtRx9VbleMUi+1mxGLqffVuIaK8/K33&#10;I2lRjCrKtM5Xa9u92xvdbksfvfdIxn5mxFWlNR7V76t2es716nxYKc+dnctVbc9Y+1X9Z12vHrLn&#10;7hF7ZvV5ylk995GY2Dd6f83oJ2LbV2WIs0x561Pbq86Nn4nFMW239LP6uqDJn9UD6CjFhB/wc2P1&#10;rOaOmKdH/6tfjMcYrXuxajG5t0/z1BpLLW1lkCXPZRnn8xhaxrr6M2Fk/61jaJUtZ0XL3V8f+jqz&#10;F0bmv09j7eHIHp3dX6aYaF2nUcc/U8U1zBBnmfLWSmJx/+/uWZ1PQ4h+59S2zbkDY4UVATfjLpte&#10;rq5nxjuaZvUTIdln/magR79X81qWR27kufdGf6PbasTdi6P7z7peV1XI3Ve/OT47Bxn22epYPCpC&#10;TDxEiI1ts4ZnZIizCnlr1lqLxXN6rc/qu+ovO3rn1KhvOa+KOKY9jzHPCoAr3xhsW/xxct2stbbG&#10;575hyihL/sgyTv5jvX7LlLtbct+VC7meczD6ro5nR++c/enuMTFrrUbO813XMEOcZcpbq4nF8/1l&#10;76OLdy9Ej3QAkcYywujj++rUh8C5j5HrYI3/GjUXEedYnvvbfs8+Vq919f57r9doWXL3iHFmWqeR&#10;7hwTM459hjuvYWTyVjux2N5+1T1w2pFf63uIVt2tsKijNmfvNkeOs8I6VpJl72RXrVjxiTw3xuo1&#10;j9B/pvUa7W7xMPKzZdX57tV+o6/ZSFWOvcpxtMgUZxnyVhRV9nCm44hWozml0gvRK+hxG+HMO5x6&#10;nEARV5b9WMHVuc40z1n2VZZx/uxn9TsCV54YZVqv0bLMxZXHP0aPb/R7O1oeEbraT5Z9MEKV89Tq&#10;a5gxziLnrYjE4r9tzLZ67g7ZG2yUl2pFGccKV1/CN0vVF9dXdOVliVn2YwVZXnreQ6Z9lWVdVo9z&#10;df8PUcbRQ/XcHWWtZr5QeMX5bZR5XqHKsVc4jipxVmEtVqgyb1GOo0ytJHtxKtVkQxDiCSAfuXu8&#10;SMUi60pV4gz6ilKzuWzvnVOfDmbW7fslnp8EACClkSf379p2/svdiDM4rkxhatvOvRA9inSTDQBA&#10;Ks43YTxxBjQVp1bePaWaDQDAaM45YTxxBv2Uumtq2/rcObUiyaScbAAAAIALShZ6W4tTK4pBJScc&#10;AAAAYIC0N/L0eueUQhIAAADAOOUe53s4UpzaO9CeBaqyEw4AQBqr3q/qfJc7EWfQpvRNQUfvnJpR&#10;oCo94QAAsDnnhRnEGVXs7eX0xdYzj/WNLFCVn3AAAMKZ/evUnhLgjsQZnHOLOsmfQe1+b78n6Pn/&#10;v/r7AAAQ0eNc9eoFgHNeeE+cwb9us5+vBP6RZ3d7TGiJaiAE4Ll7gHzk7jmOnLMemfvWdq0ndyDO&#10;4Ljy5wG9q9Lv2rtanCoz4RBA+cQGUJDcPc+qb6mtJXcizuC41vpLSmfeOfXT15s/91RqwgEACG32&#10;uefXgj5hNXEGx82ovyzT451TIyel3IQDABDe4xx09N0dznW5M3EGx5Xdz6NeiH5V2QkHACCNERfP&#10;znPhN3EGTCtOtSYcSQQAgGiu/OCP81toI84AAAAAAJjv/6DhxxQhqwFGAAAAAElFTkSuQmCCUEsB&#10;Ai0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEArUg+xsgDAAB7DQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAAAuBgAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLAQItABQABgAIAAAAIQC3U1Oz4AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAACoHAABkcnMvZG93bnJldi54bWxQSwECLQAKAAAAAAAAACEA8JTsF4kQAACJEAAAFAAA&#10;AAAAAAAAAAAAAAA3CAAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAOrtc4CYP&#10;AAAmDwAAFAAAAAAAAAAAAAAAAADyGAAAZHJzL21lZGlhL2ltYWdlMi5wbmdQSwUGAAAAAAcABwC+&#10;AQAASigAAAAA&#10;">
                 <v:shape id="Picture 5" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1982;top:362;width:3740;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSC5gHwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXgpummJotFV2opoTxIfB29DdkxCs7Mhu8b4711B6G0+vufMFp2pREuNKy0r+BhEIIgz&#10;q0vOFRz2q/4YhPPIGivLpOBGDhbz15cZJtpeOaV253MRQtglqKDwvk6kdFlBBt3A1sSBO9vGoA+w&#10;yaVu8BrCTSU/o2gkDZYcGgqs6aeg7G93MQq+W44jPOK6ncQ+/b29n+LldqhU7637moLw1Pl/8dO9&#10;0WH+CB6/hAPk/A4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSC5gHwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
-                  <v:imagedata r:id="rId214" o:title=""/>
+                  <v:imagedata r:id="rId215" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 4" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:2321;top:580;width:2860;height:219;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdsYFQxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvQv/DMgVvuqlKlNRVpKAohYLaQ70N2WmSNjsbsqvG/vrOQfA2w3vz3jfzZedqdaE2VJ4NvAwT&#10;UMS5txUXBj6P68EMVIjIFmvPZOBGAZaLp94cM+uvvKfLIRZKQjhkaKCMscm0DnlJDsPQN8SiffvW&#10;YZS1LbRt8SrhrtajJEm1w4qlocSG3krKfw9nZyBtqk2Y1afx5P1vqlfd1+kj/dkZ03/uVq+gInXx&#10;Yb5fb63gC6z8IgPoxT8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnbGBUMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId215" o:title=""/>
+                  <v:imagedata r:id="rId216" o:title=""/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487610368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4787900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>232410</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="896620" cy="370840"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -11955,74 +11950,74 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="45" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>899464</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>120845</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5113146" cy="138684"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="59" name="image5.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="60" name="image5.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId216" cstate="print"/>
+                    <a:blip r:embed="rId217" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5113146" cy="138684"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0022685F">
-      <w:headerReference w:type="default" r:id="rId217"/>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:headerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="260" w:right="740" w:bottom="280" w:left="1300" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0056774F" w:rsidRDefault="001B62A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="0056774F" w:rsidRDefault="001B62A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
@@ -12565,100 +12560,101 @@
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="0022685F" w:rsidRDefault="0022685F">
     <w:pPr>
       <w:pStyle w:val="Corpsdetexte"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0022685F"/>
+    <w:rsid w:val="000434FB"/>
     <w:rsid w:val="001B62A4"/>
     <w:rsid w:val="0022685F"/>
     <w:rsid w:val="0056774F"/>
     <w:rsid w:val="00C528E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2908D6F1"/>
+  <w14:docId w14:val="31B91B84"/>
   <w15:docId w15:val="{967D056A-B678-43B7-85FE-8EE276E2D1E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -13112,51 +13108,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image115.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image82.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image133.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image184.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image198.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image106.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1250.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image155.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image176.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image166.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image185.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image199.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image135.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image167.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image200.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image157.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image168.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image103.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image163.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image177.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image207.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image132.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image148.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image169.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image174.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image202.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image197.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image107.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image159.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image203.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image208.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image128.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image170.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image193.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image102.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image91.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image160.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image179.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image204.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image129.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image190.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image194.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image140.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image205.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image172.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image191.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image195.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image105.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image141.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image162.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image92.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image173.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image196.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image115.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image82.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image133.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image197.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image106.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1250.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image155.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image176.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image208.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image166.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image184.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image198.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image135.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image167.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image185.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image199.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image157.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image168.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image200.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image177.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image206.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image132.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image148.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image169.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image174.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image196.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image107.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image159.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image202.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image207.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image128.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image170.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image102.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image91.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image160.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image179.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image203.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image129.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image193.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image140.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1790.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image204.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image172.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image190.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image194.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image105.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image141.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image162.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image92.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image173.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image191.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image195.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image103.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image163.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image72.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>