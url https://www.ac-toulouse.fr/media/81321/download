--- v0 (2026-06-09)
+++ v1 (2026-10-24)
@@ -1,388 +1,388 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0098144C" w:rsidRPr="00A3211D" w:rsidRDefault="000C173C" w:rsidP="00834565">
+    <w:p w14:paraId="57F85C2D" w14:textId="77777777" w:rsidR="0098144C" w:rsidRPr="00A3211D" w:rsidRDefault="00000000" w:rsidP="00834565">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="06CF59B8">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:123.75pt;height:100.5pt;z-index:251664384;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin">
             <v:imagedata r:id="rId5" o:title="2020_logoAC_TOULOUSE"/>
             <w10:wrap type="square" anchorx="margin" anchory="margin"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00834565" w:rsidRDefault="00834565" w:rsidP="00101291">
+    <w:p w14:paraId="6DF50190" w14:textId="77777777" w:rsidR="00834565" w:rsidRDefault="00834565" w:rsidP="00101291">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002357E2" w:rsidRPr="00181A5F" w:rsidRDefault="002357E2" w:rsidP="00101291">
+    <w:p w14:paraId="6B49DBA2" w14:textId="77777777" w:rsidR="002357E2" w:rsidRPr="00181A5F" w:rsidRDefault="002357E2" w:rsidP="00101291">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181A5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">EXAMEN </w:t>
       </w:r>
       <w:r w:rsidR="00101291">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>DE LA CERTIFICATION COMPLEMENTAIRE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A3211D" w:rsidRDefault="00A3211D" w:rsidP="00053D07">
+    <w:p w14:paraId="0B7BCC77" w14:textId="77777777" w:rsidR="00A3211D" w:rsidRDefault="00A3211D" w:rsidP="00053D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00101291" w:rsidRPr="00816559" w:rsidRDefault="00101291" w:rsidP="00053D07">
+    <w:p w14:paraId="275FB963" w14:textId="77777777" w:rsidR="00101291" w:rsidRPr="00816559" w:rsidRDefault="00101291" w:rsidP="00053D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0098144C" w:rsidRDefault="00975B89" w:rsidP="00E33DF0">
+    <w:p w14:paraId="1E57E1BC" w14:textId="469BF9E8" w:rsidR="0098144C" w:rsidRDefault="00975B89" w:rsidP="00E33DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>SESSION 202</w:t>
       </w:r>
-      <w:r w:rsidR="000C173C">
+      <w:r w:rsidR="00052E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00834565" w:rsidRPr="002357E2" w:rsidRDefault="00834565" w:rsidP="00E33DF0">
+    <w:p w14:paraId="2C7BA9D0" w14:textId="77777777" w:rsidR="00834565" w:rsidRPr="002357E2" w:rsidRDefault="00834565" w:rsidP="00E33DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0098144C" w:rsidRPr="00A3211D" w:rsidRDefault="0098144C" w:rsidP="00E33DF0">
+    <w:p w14:paraId="1F2E531A" w14:textId="77777777" w:rsidR="0098144C" w:rsidRPr="00A3211D" w:rsidRDefault="0098144C" w:rsidP="00E33DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003450C5" w:rsidRDefault="004B2C67" w:rsidP="00E33DF0">
+    <w:p w14:paraId="4F36CB4F" w14:textId="77777777" w:rsidR="003450C5" w:rsidRDefault="004B2C67" w:rsidP="00E33DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>RAPPORT DACTYLOGRAPHIE</w:t>
       </w:r>
       <w:r w:rsidR="00053D07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> FOURNI PAR LE CANDIDAT</w:t>
       </w:r>
       <w:r w:rsidR="006D28AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B2C67" w:rsidRDefault="004B2C67" w:rsidP="00E33DF0">
+    <w:p w14:paraId="04227EC1" w14:textId="77777777" w:rsidR="004B2C67" w:rsidRDefault="004B2C67" w:rsidP="00E33DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0098144C" w:rsidRPr="003450C5" w:rsidRDefault="0098144C" w:rsidP="00E33DF0">
+    <w:p w14:paraId="3A65588D" w14:textId="77777777" w:rsidR="0098144C" w:rsidRPr="003450C5" w:rsidRDefault="0098144C" w:rsidP="00E33DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003450C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>PAGE DE GARDE A UTILISER OBLIGATOIREMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00101291" w:rsidRDefault="00101291" w:rsidP="00E33DF0">
+    <w:p w14:paraId="5D02FA07" w14:textId="77777777" w:rsidR="00101291" w:rsidRDefault="00101291" w:rsidP="00E33DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101291">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20D039F3" wp14:editId="6F4BD167">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BB191F4" wp14:editId="46391AA0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-364490</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>337820</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6461760" cy="645795"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="20955"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Zone de texte 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6461760" cy="645795"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00101291" w:rsidRPr="00101291" w:rsidRDefault="00101291">
+                          <w:p w14:paraId="52CBA99D" w14:textId="77777777" w:rsidR="00101291" w:rsidRPr="00101291" w:rsidRDefault="00101291">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00101291">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>SECTEUR DISCIPLINAIRE </w:t>
                             </w:r>
                             <w:r w:rsidR="00B70A06">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CHOISI </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00101291">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00101291" w:rsidRPr="00101291" w:rsidRDefault="00101291">
+                          <w:p w14:paraId="6A36D828" w14:textId="77777777" w:rsidR="00101291" w:rsidRPr="00101291" w:rsidRDefault="00101291">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00101291">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>OPTION </w:t>
                             </w:r>
                             <w:r w:rsidR="00B70A06">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CHOISIE </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00101291">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -468,350 +468,326 @@
                       <w:r w:rsidR="00B70A06">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CHOISIE </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00101291">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098144C" w:rsidRPr="00E33DF0" w:rsidRDefault="0098144C" w:rsidP="00E33DF0">
+    <w:p w14:paraId="563ED275" w14:textId="77777777" w:rsidR="0098144C" w:rsidRPr="00E33DF0" w:rsidRDefault="0098144C" w:rsidP="00E33DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10186" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10186"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A3211D" w:rsidRPr="00AA5F95" w:rsidTr="00B70A06">
+      <w:tr w:rsidR="00A3211D" w:rsidRPr="00AA5F95" w14:paraId="51D8983F" w14:textId="77777777" w:rsidTr="00B70A06">
         <w:trPr>
           <w:trHeight w:val="4891"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A3211D" w:rsidRPr="00444B67" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
+          <w:p w14:paraId="431CAC45" w14:textId="77777777" w:rsidR="00A3211D" w:rsidRPr="00444B67" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A3211D" w:rsidRPr="00816559" w:rsidRDefault="00A3211D" w:rsidP="00444B67">
+          <w:p w14:paraId="3E099DC5" w14:textId="77777777" w:rsidR="00A3211D" w:rsidRPr="00816559" w:rsidRDefault="00A3211D" w:rsidP="00444B67">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00816559">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>INFORMATIONS PERSONNELLES</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A3211D" w:rsidRPr="00816559" w:rsidRDefault="00A3211D" w:rsidP="00444B67">
+          <w:p w14:paraId="11F66C14" w14:textId="77777777" w:rsidR="00A3211D" w:rsidRPr="00816559" w:rsidRDefault="00A3211D" w:rsidP="00444B67">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A3211D" w:rsidRPr="00816559" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
+          <w:p w14:paraId="359D091E" w14:textId="77777777" w:rsidR="00A3211D" w:rsidRPr="00816559" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70A06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Nom de famille:</w:t>
             </w:r>
             <w:r w:rsidRPr="00816559">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A2D19" w:rsidRPr="00816559">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………..………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A3211D" w:rsidRPr="00816559" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
+          <w:p w14:paraId="6473932C" w14:textId="77777777" w:rsidR="00A3211D" w:rsidRPr="00816559" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A3211D" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
+          <w:p w14:paraId="40E1DF91" w14:textId="77777777" w:rsidR="00A3211D" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70A06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nom </w:t>
-[...21 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Nom d'usage:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A2D19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A2D19" w:rsidRPr="00A9263F" w:rsidRDefault="002A2D19" w:rsidP="00E33DF0">
+          <w:p w14:paraId="344A9CB0" w14:textId="77777777" w:rsidR="002A2D19" w:rsidRPr="00A9263F" w:rsidRDefault="002A2D19" w:rsidP="00E33DF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A3211D" w:rsidRDefault="00DB6B3E" w:rsidP="00E33DF0">
+          <w:p w14:paraId="2D69CBB4" w14:textId="77777777" w:rsidR="00A3211D" w:rsidRDefault="00DB6B3E" w:rsidP="00E33DF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B70A06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A3211D" w:rsidRPr="00B70A06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00A3211D" w:rsidRPr="00E33DF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A2D19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>…………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A3211D" w:rsidRPr="00DB6B3E" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
+          <w:p w14:paraId="4EB881F8" w14:textId="77777777" w:rsidR="00A3211D" w:rsidRPr="00DB6B3E" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A3211D" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
+          <w:p w14:paraId="175EEF2C" w14:textId="77777777" w:rsidR="00A3211D" w:rsidRDefault="00A3211D" w:rsidP="00E33DF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70A06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Date de naissance :</w:t>
             </w:r>
             <w:r w:rsidRPr="00E33DF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -865,65 +841,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="00E33DF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>I_</w:t>
             </w:r>
             <w:r w:rsidRPr="00E33DF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>_I__I</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B70A06" w:rsidRPr="00B70A06" w:rsidRDefault="00B70A06" w:rsidP="00E33DF0">
+          <w:p w14:paraId="300A29ED" w14:textId="77777777" w:rsidR="00B70A06" w:rsidRPr="00B70A06" w:rsidRDefault="00B70A06" w:rsidP="00E33DF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001D6048" w:rsidRDefault="00DB6B3E" w:rsidP="001D6048">
+          <w:p w14:paraId="10F732C1" w14:textId="77777777" w:rsidR="001D6048" w:rsidRDefault="00DB6B3E" w:rsidP="001D6048">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70A06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Enseignement</w:t>
             </w:r>
             <w:r w:rsidR="001D6048">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -932,76 +908,76 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> et qualité</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70A06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:r w:rsidRPr="00913C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D6048" w:rsidRDefault="001D6048" w:rsidP="00DB6B3E">
+          <w:p w14:paraId="7662DECA" w14:textId="77777777" w:rsidR="001D6048" w:rsidRDefault="001D6048" w:rsidP="00DB6B3E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76CADF9D" wp14:editId="5FF1891D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17BF55ED" wp14:editId="22502ADC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>819150</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>139700</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="238125" cy="76200"/>
                       <wp:effectExtent l="0" t="19050" r="47625" b="38100"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Flèche droite 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="238125" cy="76200"/>
                               </a:xfrm>
                               <a:prstGeom prst="rightArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                             </wps:spPr>
@@ -1170,76 +1146,76 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00913C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00DB6B3E" w:rsidRPr="00913C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB6B3E" w:rsidRDefault="001D6048" w:rsidP="00DB6B3E">
+          <w:p w14:paraId="4A09F2EE" w14:textId="77777777" w:rsidR="00DB6B3E" w:rsidRDefault="001D6048" w:rsidP="00DB6B3E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CF54923" wp14:editId="6903BCF2">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7888F184" wp14:editId="38A64C9D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>822325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>150495</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="238125" cy="76200"/>
                       <wp:effectExtent l="0" t="19050" r="47625" b="38100"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Flèche droite 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="238125" cy="76200"/>
                               </a:xfrm>
                               <a:prstGeom prst="rightArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                             </wps:spPr>
@@ -1401,65 +1377,65 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Maître délégué en CDI</w:t>
             </w:r>
             <w:r w:rsidRPr="00913C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00913C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">□   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D6048" w:rsidRPr="00DB6B3E" w:rsidRDefault="001D6048" w:rsidP="00DB6B3E">
+          <w:p w14:paraId="7AB95E90" w14:textId="77777777" w:rsidR="001D6048" w:rsidRPr="00DB6B3E" w:rsidRDefault="001D6048" w:rsidP="00DB6B3E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DB6B3E" w:rsidRPr="00913C72" w:rsidRDefault="00DB6B3E" w:rsidP="00DB6B3E">
+          <w:p w14:paraId="346DACCE" w14:textId="77777777" w:rsidR="00DB6B3E" w:rsidRPr="00913C72" w:rsidRDefault="00DB6B3E" w:rsidP="00DB6B3E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70A06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Corps :</w:t>
             </w:r>
             <w:r w:rsidRPr="00913C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1637,73 +1613,73 @@
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Autre</w:t>
             </w:r>
             <w:r w:rsidRPr="00913C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB6B3E" w:rsidRDefault="00DB6B3E" w:rsidP="00DB6B3E">
+          <w:p w14:paraId="6E8B234A" w14:textId="77777777" w:rsidR="00DB6B3E" w:rsidRDefault="00DB6B3E" w:rsidP="00DB6B3E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B70A06" w:rsidRPr="00913C72" w:rsidRDefault="00B70A06" w:rsidP="00DB6B3E">
+          <w:p w14:paraId="6AD5C085" w14:textId="77777777" w:rsidR="00B70A06" w:rsidRPr="00913C72" w:rsidRDefault="00B70A06" w:rsidP="00DB6B3E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DB6B3E" w:rsidRPr="00DB6B3E" w:rsidRDefault="00DB6B3E" w:rsidP="00DB6B3E">
+          <w:p w14:paraId="2547AB39" w14:textId="77777777" w:rsidR="00DB6B3E" w:rsidRPr="00DB6B3E" w:rsidRDefault="00DB6B3E" w:rsidP="00DB6B3E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70A06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Discipline</w:t>
             </w:r>
             <w:r w:rsidR="00EB595E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1721,110 +1697,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>……………………………..……………………………………………………………….…………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB6B3E" w:rsidRDefault="00DB6B3E" w:rsidP="00DB6B3E">
+          <w:p w14:paraId="49807BC1" w14:textId="77777777" w:rsidR="00DB6B3E" w:rsidRDefault="00DB6B3E" w:rsidP="00DB6B3E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B70A06" w:rsidRPr="00DB6B3E" w:rsidRDefault="00B70A06" w:rsidP="00DB6B3E">
+          <w:p w14:paraId="611870FB" w14:textId="77777777" w:rsidR="00B70A06" w:rsidRPr="00DB6B3E" w:rsidRDefault="00B70A06" w:rsidP="00DB6B3E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A3211D" w:rsidRPr="00DB6B3E" w:rsidRDefault="00DB6B3E" w:rsidP="00DB6B3E">
+          <w:p w14:paraId="01B32D2C" w14:textId="77777777" w:rsidR="00A3211D" w:rsidRPr="00DB6B3E" w:rsidRDefault="00DB6B3E" w:rsidP="00DB6B3E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70A06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Etablissement d’exercice :</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003C01FF" w:rsidRDefault="000C173C" w:rsidP="003C01FF">
+    <w:p w14:paraId="7D55899E" w14:textId="77777777" w:rsidR="003C01FF" w:rsidRDefault="000C173C" w:rsidP="003C01FF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Rapport dactylographié de 5 pages maximum</w:t>
       </w:r>
       <w:r w:rsidR="00101291">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1841,386 +1817,399 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>comportant</w:t>
       </w:r>
       <w:r w:rsidR="00101291">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0098144C" w:rsidRPr="000409F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B2C67" w:rsidRDefault="000539D7" w:rsidP="0096672C">
+    <w:p w14:paraId="558D7659" w14:textId="77777777" w:rsidR="004B2C67" w:rsidRDefault="000539D7" w:rsidP="0096672C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Un curriculum vitae détaillé précisant les titres et diplômes obtenus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000539D7" w:rsidRDefault="000539D7" w:rsidP="0096672C">
+    <w:p w14:paraId="2F02093A" w14:textId="77777777" w:rsidR="000539D7" w:rsidRDefault="000539D7" w:rsidP="0096672C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Les expériences d’enseignement, d’ateliers de stage, d’échanges, de séjours professionnels à l’étranger, de sessions de formation, de projets partenariaux, pouvant comprendre un développement commenté de celle de ces expériences qui lui paraît la plus significative</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000539D7" w:rsidRDefault="000539D7" w:rsidP="0096672C">
+    <w:p w14:paraId="7C28C830" w14:textId="77777777" w:rsidR="000539D7" w:rsidRDefault="000539D7" w:rsidP="0096672C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Tout autre élément tangible marquant l’implication du candidat dans le secteur choisi (travaux de recherche, publications effectuées à titre personnel ou professionnel)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000539D7" w:rsidRPr="003C01FF" w:rsidRDefault="000539D7" w:rsidP="000539D7">
+    <w:p w14:paraId="4394DCA3" w14:textId="77777777" w:rsidR="000539D7" w:rsidRPr="003C01FF" w:rsidRDefault="000539D7" w:rsidP="000539D7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0098144C" w:rsidRPr="00AA5F95" w:rsidTr="001C2BE9">
+      <w:tr w:rsidR="0098144C" w:rsidRPr="00AA5F95" w14:paraId="25E1997A" w14:textId="77777777" w:rsidTr="001C2BE9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A40D1" w:rsidRDefault="009A40D1" w:rsidP="003C01FF">
+          <w:p w14:paraId="40E13527" w14:textId="77777777" w:rsidR="009A40D1" w:rsidRDefault="009A40D1" w:rsidP="003C01FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000539D7" w:rsidRDefault="0098144C" w:rsidP="000539D7">
+          <w:p w14:paraId="1AC0EE24" w14:textId="77777777" w:rsidR="000539D7" w:rsidRDefault="0098144C" w:rsidP="000539D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000409F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Le </w:t>
             </w:r>
             <w:r w:rsidR="009A40D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>rapport du candidat</w:t>
             </w:r>
             <w:r w:rsidRPr="000409F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> doit être </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009A40D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>téléversé</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> dans l’application </w:t>
+              <w:t xml:space="preserve">téléversé dans l’application </w:t>
             </w:r>
             <w:r w:rsidR="000539D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>CYCLADES</w:t>
             </w:r>
             <w:r w:rsidR="00E84BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="0082755D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0098144C" w:rsidRDefault="0082755D" w:rsidP="000539D7">
+          <w:p w14:paraId="767C8DCD" w14:textId="241FA549" w:rsidR="0098144C" w:rsidRDefault="0082755D" w:rsidP="000539D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0082755D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>au plus tard</w:t>
             </w:r>
             <w:r w:rsidR="0098144C" w:rsidRPr="0082755D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00687E28" w:rsidRPr="0082755D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">le </w:t>
             </w:r>
-            <w:r w:rsidR="00834565">
+            <w:r w:rsidR="00052E2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>vendredi</w:t>
+              <w:t>jeudi</w:t>
             </w:r>
             <w:r w:rsidR="00975B89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C173C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>14 novembre 2025</w:t>
-[...3 lines deleted...]
-            <w:r w:rsidR="009A40D1">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00052E2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00164AA9">
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidR="000C173C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>23h59</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A40D1">
+              <w:t>novembre 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00052E2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="009A40D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00164AA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>23h59</w:t>
+            </w:r>
+            <w:r w:rsidR="009A40D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A40D1" w:rsidRDefault="009A40D1" w:rsidP="003C01FF">
+          <w:p w14:paraId="2358F08E" w14:textId="77777777" w:rsidR="009A40D1" w:rsidRDefault="009A40D1" w:rsidP="003C01FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A40D1" w:rsidRDefault="009A40D1" w:rsidP="003C01FF">
+          <w:p w14:paraId="26112D76" w14:textId="77777777" w:rsidR="009A40D1" w:rsidRDefault="009A40D1" w:rsidP="003C01FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A40D1" w:rsidRDefault="009A40D1" w:rsidP="009A40D1">
+          <w:p w14:paraId="7C09D258" w14:textId="77777777" w:rsidR="009A40D1" w:rsidRDefault="009A40D1" w:rsidP="009A40D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>AUCUN DOSSIER NE SERA ACCEPTE PAR COURRIEL OU PAR ENVOI POSTAL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E70C1C" w:rsidRPr="00E33DF0" w:rsidRDefault="00E70C1C" w:rsidP="003C01FF">
+          <w:p w14:paraId="1FD768F1" w14:textId="77777777" w:rsidR="00E70C1C" w:rsidRPr="00E33DF0" w:rsidRDefault="00E70C1C" w:rsidP="003C01FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0098144C" w:rsidRPr="00444B67" w:rsidRDefault="0098144C" w:rsidP="003C01FF">
+    <w:p w14:paraId="5AC9B270" w14:textId="77777777" w:rsidR="0098144C" w:rsidRPr="00444B67" w:rsidRDefault="0098144C" w:rsidP="003C01FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-569"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0098144C" w:rsidRPr="00444B67" w:rsidSect="00B70A06">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="357" w:right="1418" w:bottom="38" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2237,51 +2226,51 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E97346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0820266A"/>
     <w:lvl w:ilvl="0" w:tplc="F2822572">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="371" w:hanging="360"/>
       </w:pPr>
@@ -2867,118 +2856,120 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2103328736">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="206307528">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="997853011">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2094232508">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2051684451">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E33DF0"/>
     <w:rsid w:val="000269D2"/>
     <w:rsid w:val="000409F9"/>
+    <w:rsid w:val="00052E2F"/>
     <w:rsid w:val="000539D7"/>
     <w:rsid w:val="00053D07"/>
     <w:rsid w:val="0009589E"/>
     <w:rsid w:val="000B2C34"/>
     <w:rsid w:val="000C173C"/>
     <w:rsid w:val="000C4E1C"/>
     <w:rsid w:val="00101291"/>
     <w:rsid w:val="00145195"/>
     <w:rsid w:val="00164AA9"/>
     <w:rsid w:val="0017721A"/>
     <w:rsid w:val="00181A5F"/>
     <w:rsid w:val="001A3810"/>
     <w:rsid w:val="001C2BE9"/>
     <w:rsid w:val="001D6048"/>
     <w:rsid w:val="001F21EA"/>
     <w:rsid w:val="002074C4"/>
     <w:rsid w:val="002357E2"/>
     <w:rsid w:val="002752B2"/>
     <w:rsid w:val="00295A18"/>
     <w:rsid w:val="002A2D19"/>
     <w:rsid w:val="002B0D7B"/>
     <w:rsid w:val="002B5D5C"/>
     <w:rsid w:val="002E55E7"/>
     <w:rsid w:val="002F5851"/>
     <w:rsid w:val="00304887"/>
     <w:rsid w:val="00310999"/>
     <w:rsid w:val="00334EB0"/>
     <w:rsid w:val="003414DE"/>
     <w:rsid w:val="003450C5"/>
     <w:rsid w:val="003A1046"/>
     <w:rsid w:val="003B591D"/>
     <w:rsid w:val="003C01FF"/>
+    <w:rsid w:val="003C34FD"/>
     <w:rsid w:val="003D59F6"/>
     <w:rsid w:val="004212F2"/>
     <w:rsid w:val="00426F4A"/>
     <w:rsid w:val="00432A04"/>
     <w:rsid w:val="00443FB5"/>
     <w:rsid w:val="00444B67"/>
     <w:rsid w:val="00451F56"/>
     <w:rsid w:val="00455BEA"/>
     <w:rsid w:val="00494197"/>
     <w:rsid w:val="00494324"/>
     <w:rsid w:val="004B2C67"/>
     <w:rsid w:val="00525328"/>
     <w:rsid w:val="0053132C"/>
     <w:rsid w:val="00537154"/>
     <w:rsid w:val="00550EEA"/>
     <w:rsid w:val="005A1D85"/>
     <w:rsid w:val="005E5048"/>
     <w:rsid w:val="005F6F10"/>
     <w:rsid w:val="00667ADA"/>
     <w:rsid w:val="00682E22"/>
     <w:rsid w:val="0068305C"/>
     <w:rsid w:val="00687E28"/>
     <w:rsid w:val="00695FD4"/>
     <w:rsid w:val="006A3ABB"/>
     <w:rsid w:val="006C53DC"/>
@@ -3049,69 +3040,69 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6197FBFF"/>
+  <w14:docId w14:val="5DF6409B"/>
   <w15:docId w15:val="{637014F4-FF43-4409-ABBB-77E07BD509A8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -3439,50 +3430,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AE47D6"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -3560,51 +3556,51 @@
     <w:locked/>
     <w:rsid w:val="003B591D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1928541205">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3871,70 +3867,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>189</Words>
-  <Characters>1452</Characters>
+  <Words>252</Words>
+  <Characters>1386</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1638</CharactersWithSpaces>
+  <CharactersWithSpaces>1635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>Marie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>